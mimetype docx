--- v0 (2026-03-23)
+++ v1 (2026-04-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Ard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier le site de Carnac par les méthodes géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 646, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument mégalithique de Roquefort à Lugasson (Gironde) et la question des allées couvertes en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitiva Bueno Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Balbin Berhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12zp5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric salt production: Technological approach in ceramic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.104379. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution paléogéographique du bas estuaire de la Charente et production du sel entre le Néolithique et l’Âge du Fer : le cas du site du Pontet (Saint-Nazaire, Charente-Maritime, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.93-114. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ioc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender les formes de l’habitat par la cartographie géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ephrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness Estimation of the Soil‐Sedimentary Cover Inside Causewayed Enclosures to Locate an Occupation Layer: Map of the Archaeological Potential of the Neolithic Causewayed Enclosure of Le Pontet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (2), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arp.1934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of monumental architecture in Atlantic Europe: a fortified fifth-millennium BC enclosure in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97 (391), pp.50-69. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2022.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d’évolution architecturale des dolmens caussenards en Quercy : l’apport des fouilles du dolmen I du Pech Laglaire à Gréalou (Lot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pélissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.103102. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions sur la complémentarité de la méthode géomagnétique et de l’imagerie aérienne pour l’étude des enceintes néolithiques du Centre-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Louboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (1), pp.77-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potters’ Mobility Contributed to the Emergence of the Bell Beaker Phenomenon in Third Millennium BCE Alpine Switzerland: A Diachronic Technology Study of Domestic and Funerary Traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.925-955. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2022-0264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La butte de Moncoué (Taizé-Maulais, Deux-Sèvres). Un relief résiduel dans la plaine thouarsaise (Sud-ouest du Bassin parisien). Gisement de grès éocènes et alignements de pierres dressées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (3), pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mégalithisme entre Loire et Charente. Nouvelles méthodes, nouveaux outils, nouvelles questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Picton – Culture &amp; patrimoine en Poitou et Charentes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Burguista (Ahaxe-Alciete-Bascassan, Pyrénées-Atlantiques) et les sépultures en fosse sous dalle mégalithique dans les Pyrénées occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (3), pp.512-515. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2020.15135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pottery technology as a revealer of cultural and symbolic shifts: Funerary and ritual practices in the Sion ‘Petit-Chasseur’ megalithic necropolis (3100–1600 BC, Western Switzerland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, pp.101170. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2020.101170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enclore l'espace : enceintes fossoyées du Néolithique dans l'Ouest et le Centre-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier : Cercles sacrés. Les enceintes du Néolithique, 154, pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le ventre des &amp;quot;géants&amp;quot;. Dater la construction des tumulus de Tusson grâce aux outils des carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Picton – Culture &amp; patrimoine en Poitou et Charentes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur le mégalithisme quercinois : l'exemple des prospections géophysiques menées sur le dolmen 3 des Barrières à Miers (Lot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans and their environment on the Médoc coastline from the Mesolithic to the Roman period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Evolution de l'environnement et archéologie du littoral lord-médocain (Gironde, France), 30 (1), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.11201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur le mégalithisme quercinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dolmens en Quercy : architectures et implantation territoriale, l'exemple du secteur Miers-Alvignac. Premiers résultats de la prospection thématique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labastie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Rencontres archéologiques de Saint-Céré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (23-30)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la terre crue dans le mégalithisme des Pyrénées nord-occidentales : nouvelles données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (2), pp.394-397. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and evolution of a ceramic tradition in an insular context. The case of Neolithic Peterborough Ware in Great Britain (3400-2800 B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sherds to potters: the contribution of techno-morphological approaches to understanding the British Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pioffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologicke Rozhledy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LXIX, pp.281-306. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35686/AR.2017.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02440949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data processing chain for high spatial resolution magnetic survey: Application on the Neolithic site of le Pontet (Charente-maritime, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arp.1590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’un habitat ceinturé du début du Néolithique moyen dans le Centre-Ouest de la France : le Peu à Charmé (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (2), pp.382-385. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2016.14631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life and death of Angoumoisin-type dolmens in west-central France: Architecture and evidence of the reuse of megalithic orthostats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Defaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (4), pp.737-764. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2016.14686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive magnetic survey of a Neolithic causewayed enclosure in West-Central France for the interpretation of archaeological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.21-32. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arp.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Le Nord-Charente au Néolithique moyen et récent, Bilan Scientifique Régional Poitou-Charentes 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Old Friends: The Production, Distribution and Use of Peterborough Ware in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Darvill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Le Nord-Charente au Néolithique moyen et récent, Bilan Scientifique Régional Poitou-Charentes 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment montrer et préserver le patrimoine néolithique ? Premières réflexions autour du projet de mise en valeur des mégalithes en Ruffécois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delhoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de pâte des vases Sq1 et Sq2 de la structure funéraire 1 des Châtelliers du Vieil-Auzay, Auzay (85). Les implications concernant le tertre funéraire du Néolithique récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Large</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (3), pp.585-587. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2010.13956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel habitat du Néolithique récent sur le haut cours de la Charente : l'enceinte à fossés interrompus de Bellevue à Chenommet (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse technologique de céramiques provenant d'enceintes fossoyées du Néolithique récent du centre-ouest de la France attribuées au Vienne-Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 119, pp.37-41. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfin des traces d'habitat à l'intérieur d'une enceinte du Néolithique récent du Centre-Ouest de la France: premiers résultats et perspectives des fouilles du site de Bellevue (Chenommet, Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Frémondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (3), pp.597-601. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2009.13883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chemin Saint-Jean à Authon-Ebéon (Charente-Maritime) : un habitat du Néolithique récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Louboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Ihuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37, pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chemin Saint-Jean à Authon-Ébéon (Charente-Maritime) : un habitat du Néolithique récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Louboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Ihuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37, pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00367440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leugny « La Croix » (Vienne) : une enceinte néolithique des bords de Creuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Louboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bourgueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Millet-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des amis du Musée de préhistoire du Grand-Pressigny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59, pp.15-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00367434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chasséen en Limousin : état de la question à la lumière des sondages sur l'éperon du Pauquet (Moutier-Rozeille, Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.55-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions techniques et savoir-faire céramiques au Néolithique récent dans le Centre-Ouest de la France : le cas des sites d'habitat attribués au Vienne-Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (2), pp.345-369. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2008.13804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bones to Lives: The ANR LINK project and the reshaping of identities in the Aveyron Dolmens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nord Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Genetics, and Collective Burials: Reflections on 3rd-Millennium Dynamics through the ANR LINK Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Archéologie &amp; Gobelets Conference Sea People, Land People : lifestyles and networks in Bell Beaker Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologie &amp; Gobelets Conference, Jun 2025, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Foissac cave: Integrating paleogenomics and preservation in a prehistoric site of unique fragility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Biomolecular Archeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turin, Aug 2025, Turin (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with the archives on anthropomorphic stelae sites in Southern Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Congress European Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données de datations radiocarbone : données massives ou données critiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/203a-1205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les monuments mégalithiques pour mieux les restaurer : cas d’étude dans le centre-ouest et le sud-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude : Restauration des mégalithes. Déontologie / Constats / Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse funerary practices and genetic insights in Late Neolithic France: The LINK Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 World Neolithic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the visible to the hidden: diversity and evolution of funerary architecture in southwestern France during the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Congress EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megalithism and monumental architecture in southwest France: contributions of recent research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Lüth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "The early Neolithic of Northern Europe: new approaches to migration, movement and social connection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhagen -, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beakers, jars and dolmens: A history of Western Alpine societies and their constellations of practice between 3300 and 1600 BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Carloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Transformation of Europe in the Third Millennium BC International Conference on the Third Millennium BC archaeology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Riva del Garda, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques socio-technologiques d’un espace micro territorial néolithique : Les enceintes de Charmé et l’évolution des traditions techniques de la chaîne opératoire des céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14es Rencontres Méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'estuaire de la Charente : apport des données autour du site du Pontet (Charente-Maritime, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel BLAISE; Olivier COHEN; Marie-Hélène RUZ; Arnaud HEQUETTE, May 2023, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination spatiale d’une enceinte fossoyée néolithique pour la localisation d’un niveau d’occupation : carte de potentiel archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e colloque du GMPCA – Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« […] Comme le sel gâte le miel » ? Aborder l’estran actuel et la fonction d’un vase néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camielsa Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Philippe-Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi du mégalithisme en 3D : les imageries face aux monumentalismes du Néolithique (Projet MONUMEN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchéologie des traditions potières et référentiels : dialogues et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau CAI-RN, de la MITI du CNRS et du Domaine d’Intérêts Majeurs (DIM) "Matériaux Anciens et Patrimoniaux". De la conception aux usages : nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasage dynamique des architectures mégalithiques. Études de cas dans les départements de Bretagne, Charente et Aude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Méridionales de Préhistoire Récente « Pierre à bâtir, pierre à penser ». Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre au temps des bâtisseurs de mégalithes : les maisons néolithiques du Peu à Charmé (Charente). Des données de terrain aux propositions de restitutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès Préhistorique de France. Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03425829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des référentiels en soutien à l’étude des poteries modelées : la céramothèque de la plateforme ArcheoScience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier, conserver et restaurer les terres cuites gréco-romaines aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galbois Estelle, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the relationship between funerary and domestic contexts using pottery technology: The Upper Rhône valley during Late Prehistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la détection à l’analyse des sites monumentaux néolithiques en volume : premiers résultats de l’ANR Monumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Lüth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodes d’analyse par Imagerie 3D et IA appliquées aux vestiges préhistoriques et protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas de stèles recyclées dans les dolmens du sud de la France (Quercy, sud du Massif central, Pays basque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Méridionales de Préhistoire Récente « Pierre à bâtir, pierre à penser ». Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche des sites de prélèvement de monolithes destinés à la construction des mégalithes. Démarches adoptées dans le Ruffécois (Charente, Nouvelle Aquitaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Méridionales de Préhistoire Récente « Pierre à bâtir, pierre à penser ». Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches lipidiques du contenu des céramiques pour l’appréhension des ressources naturelles utilisées sur la côte atlantique de la France à la fin du Néolithique et au début de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camielsa Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOMER 2021 : Archéologie des peuplements littoraux et des interactions Homme/Milieu en Atlantique nord équateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Château d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser : complémentarité des analyses technologiques et symboliques pour la compréhension du phénomène mégalithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Méridionales de Préhistoire Récente « Pierre à bâtir, pierre à penser ». Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude technologique d’assemblages céramiques anciens et fragmentées : défis et pistes de solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée du groupe de contact FNRS “CeRA”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic enclosures in the Central-Western part of France: the example of Thouars/Loudun territory (Deux-Sèvres/Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic enclosures in the Central-Western part of France: the example of Thouars/Loudun territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mégalithisme angevin : étude architecturale des plus grands dolmens de France à partir de la combinaison de techniques d’acquisition 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">144e congrès - Le réel et le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités des pratiques funéraires au Néolithique dans les Charentes et le Quercy : état des connaissances sur les mégalithes et les grottes sépulcrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Escolà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Grottes et Dolmens : Relations entre les sépultures collectives de la fin du Néolithique dans le Sud de la France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de référentiels commun : la coordination complexe du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enceintes fossoyées néolithiques de l’Ouest de la France : nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phénomène des enceintes dans le Néolithique du nord-ouest de l’Europe. InterNéo 2019, 33e colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Social and Symbolic Practices Through the Technological Analysis of Neolithic Pottery: New Data on the Megalithic Necropolis of Sion, Petit-Chasseur (Switzerland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berne (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche comparative entre la prospection magnétique en champ total et en gradient vertical sur des enceintes fossoyées néolithiques (Grand-Ouest de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection géophysique : des vestiges au territoire, et inversement !,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Lüth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prospection à la restitution tridimensionnelle de monuments funéraires néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions techniques céramique et dynamiques culturelles sur la façade Atlantique entre la fin du Néolithique et le début de l’âge du Bronze (2900-1750 av. J-C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVe au XVIIe siècle av. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Blanchet; T. Nicolas; B. Quilliec; B. Roberts, Nov 2018, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions techniques céramiques et dynamiques culturelles sur la façade atlantique entre la fin du Néolithique et le début de l’âge du Bronze (2900-1750 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVe au XVIIe s. av. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la paléogéographique de deux sites archéologiques en zones littorales par méthodes géophysiques : études préliminaires à l’implantation de carottages paléoenvironnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Faisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections géophysiques sur le site néolithique du &amp;quot;Pontet&amp;quot; (Saint-Nazaire-sur-Charente, Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation du Bronze ancien en milieu littoral à Dolus d’Oléron (Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bapst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klet Donnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Entre deux mers" et actualité de la recherche, 12e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France. pp.201-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données inédites sur les sépultures en fosses néolithiques dans le seuil du Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Entre deux mers" et actualité de la recherche, 12e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France. pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents visages du réemploi des mégalithes dans le Centre-Ouest et le Sud-Ouest de la France (piliers/tables et stèles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès mondial de l’Union International des Sciences Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations pré et protohistoriques de « la Petite Moussigère » (Puyréaux, Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Entre deux mers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France. pp.151-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture des bâtiments du Néolithique à l'âge du Bronze dans le centre-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitations et habitat du Néolithique à l'âge du Bronze en France et ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Internéo, RMPR, APRAB, Nov 2015, Dijon, France. pp.637-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Within the giant’s belly”. Multi-method approach of the long barrows of Tusson (Charente, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Lüth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation, architecture et fonction d'une enceinte fossoyée du Néolithique récent. Apport des fouilles récentes du site de Bellevue à Chenommet (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CrabeNéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Les Lucs-sur-Boulogne, France. pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le mégalithisme des Pyrénées nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enceinte fossoyée et des bâtiments du début du Néolithique moyen dans le Centre-Ouest de la France : &amp;quot;Le Peu&amp;quot; à Charmé (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Entre deux mers" et actualité de la recherche, 12e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France. pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections géophysiques multi-méthodes et multi-échelles pour la description des milieux littoraux : études préliminaires à l’implantation de carottages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïsse Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque international du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, UMR 6566 CReAAH, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling a dolmen into another one : the example of La Motte de la jacquille site (Fontenille, Charente, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hidden and reused stones in Late Prehistoric stone architectures : construction processes, architectural agency and social change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical traditions and potter craftsmanship among the Woloyta and Oromo groups in Ethiopia. Actualist references for refining prehistoric ceramic analytical protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières à Penser : sélection et traitement des matières premières dans les productions potières du Néolithique ancien/ Raw materials acquisition and processing in Early Neolithic pottery productions. Séances de la société préhistorique française. Séance en ligne. Dir. Laurence Burnez-Lanotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Namur, Belgium. pp.29-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buildings and features inside a causewayed enclosure of Middle Neolithic in West-Central France : Charmé, « Le Peu » (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la prospection géophysique à l'étude d'un site mégalithique : l'exemple du tumulus de la Motte de la Jacquille (Fontenille, Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bréjeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Emma Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la tombe au territoire" et actualités de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMPR, Sep 2014, Montpellier, France. pp.423-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau bâtiment de type Antran en Centre-Ouest : présentation préliminaire du site des &amp;quot;Choffaux&amp;quot; à Louresse-Rochemenier (Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Saint-Germain-en-Laye, France. pp.179-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le mégalithisme de la Méditerranée à l’Atlantique : le Pays Basque et ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et fonctionnement d’une tombe mégalithique de type angoumoisin : le dolmen de la Petite Pérotte (Fontenille, Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 11e Rencontres Méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat groupé ceinturé du Néolithique final à Avrillé &amp;quot;Rue des Menhirs&amp;quot; (Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la tombe au territoire" et actualités de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.233-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumentalismes et territoires dans le Néolithique du Centre-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Ard, Muriel Gandelin, Emmanuel Mens, Nov 2016, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions techniques et artisanat potier chez les groupes Woloyta et Oromo d’Éthiopie. Des référentiels actualistes pour le perfectionnement des protocoles analytiques des céramiques préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Meeting of the Society of Africanist archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de l’étude technologique des mégalithes. Un dolmen recyclé dans un autre dolmen : le cas du tumulus de la Motte de la Jacquille à Fontenille (Charente, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting « Mega Talks 2: Megaliths and geology »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Redondo, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to show big stones ? Thoughts around a scientific and touristic project for the preservation and valorization of megalithic heritage of the Ruffécois (Charente, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delhoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21sd International Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution magnetic survey on the Neolithic site of Le Pontet (Charente-Maritime, France): presentation of the method and associated processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hantrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Metrology for Archaeology (MetroArcheo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Benevento, Italy. pp.550-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sherds to potters. Contribution of techno-morphological approach to the understanding of Britain Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pioffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections géophysiques multi-méthodes et reconstitution paléogéographique du site néolithique du Pontet à Saint-Nazaire-sur-Charente (Charente-Maritime, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque d'archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Université de Franche-Comté, Apr 2015, Besançon, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bâtiments sur poteaux plantés de l'enceinte de la fin du Néolithique à Avrillé &amp;quot;rue des Menhirs&amp;quot; (Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klet Donnart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CrabeNéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Les Lucs-sur-Boulogne, France. pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des coquillages marins dans les enceintes néolithiques de l’Ouest de la France : bilan quantitatif et notions de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cuenca-Solana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CrabeNéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Les Lucs-sur-Boulogne, France. pp.371-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enceintes qui ne manquent pas de sel. Les vases de « type Champ-Durand » comme témoins d’une activité spécifique aux pourtours des marais poitevin et charentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CrabeNéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Les Lucs-sur-Boulogne, France. pp.371-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier différemment les ensembles fossoyés néolithiques. Regards croisés entre géophysiciens et archéologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CrabeNéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Les Lucs-sur-Boulogne, France. pp.437-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter les structures en creux dans les terrains calcaires du nord du Bassin aquitain : problèmes et solutions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie des recherches de terrain sur la préhistoire récente en France - nouveaux acquis, nouceaux outils, 1987-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Internéo, May 2012, Marseille, France. pp.251-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la technologie céramique à la caractérisation des cultures néolithiques : l'exemple du Néolithique récent du Centre-Ouest de la France (3600-2900 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontres Méridionales de Préhistoire Récente, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France. pp.41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Identities in Megalithic Funerary Spaces: Revisiting the Aveyron Dolmens through Archaeo-Anthropology and Palaeogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Biomolecular Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes fossoyées de Charmé (Charente) : études pétrocéramiques au sein d’un espace micro territorial du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV colloque d'Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen Université de Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dernier repas avant le départ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camielsa Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres Nord/Sud de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection géophysique : des vestiges au territoire, et inversement !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Lueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination spatiale d’une enceinte fossoyée néolithique implantée sur un plateau calcaire pour estimer la localisation d’un niveau d’occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e colloque interrégional sur le Néolithique (Internéo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale approach to megalithic burials in Southwestern Frane : the use of Qgis in the definition of implantation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur le mégalithisme en Occitanie : des dolmens pas si simples !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres Nord-Sud de la Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination spatiale au sein d'une enceinte fossoyée néolithique pour estimer la localisation d'un niveau d'occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints or cultural practices with Ethiopian potters with Oromo and Wolayta ? Discussion about the injera plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-méthodes des enceintes néolithiques dans le Centre-Ouest de la France : l'exemple des vallées du Thouet et de la Dive (Deux-Sèvres, Vienne, Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique/Actualités de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections géophysiques multi-méthodes et multi-échelles du site Néolithique du Pontet à Saint-Nazaire-sur-Charente (Charente-Maritine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque international du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. pp.32, 2017, Archéométrie, Rennes 1977 + 1997 + 2017, résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative d’enceintes néolithiques dans le Centre-Ouest de la France : Les enceintes fossoyées de La Grosse Borne à Brie et du Chafaud à Marnes (Deux-Sèvres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-méthodes des enceintes néolithiques dans le Centre-Ouest de la France : l’exemple des vallées du Thouet et de la Dive (Deux-Sèvres, Vienne, Maine et Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible d'identifier les étapes de préparation de la pâte dans les poteries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections géophysique du site néolithique du Pontet (Saint-Nazaire-sur-Charente, 17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Rencontres Méridionales de Préhistoire Récente « Entre deux mers » et Actualité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnoarchéométrique céramique : premiers résultats à partir des traditions techniques potières Woloyta et Oromo (Ethiopie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des sciences de la Terre (RST2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections géophysiques sur le site néolithique du Pontet (Saint-Nazaire-sur-Charente, Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection magnétique à haute résolution spatiale et haute précision sur le site néolithique du Pontet (Saint-Nazaire-sur-Charente, Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des doctorants de 2nd année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude magnétique de l’enregistrement sédimentaire fluviomarin holocène du Pontet (Charente-Maritime, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG 2015 Magnétisme en Sciences de la terre, de l’Univers, de l’Environnement et de l’Homme en France : résultats récents et prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aix-en-Provence, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie des traditions potières en zone Arsi, Région Oromiya (vallée du Rift – Ethiopie). Transmission des techniques et des styles céramiques inter-groupes et inter-individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres des Études africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and transmission of ceramics techniques and styles in the Ethiopian rift : Ethnoarchaeological studies of Oromo and Woloyta potters communities (Arsi, Oromiya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès de l’association archéologieque Panafricaine de Préhistoire et Disciplines associés/XXIIe Rencontre biennale de la Société des archéologues africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Senepart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, Pierre à penser, Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AEP, 469 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie d'une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France. Bellevue à Chenommet (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent ARD. Archives d'Ecologie Préhistorique, 2022, 9782358420297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 523 p., 2022, Mémoire LVII, 9791090534728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 392 p., 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemima Dunkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 287 p., 2020, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre deux mers » & Actualité de la recherche. Actes des 12e Rencontres Méridionales de Préhistoire récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.370, 2018, 9782358420259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites ceinturés de la Préhistoire récente, nouvelles données, nouvelles approches, nouvelles hypothèses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GANDELIN Muriel, ARD Vincent, VAQUER Jean, JALLOT Luc. Archives d'Ecologie Préhistorique, 239 p., 2018, 978-2-35842-023-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giants in the Landscape: monumentality and Territories in the European Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeopress. , Volume 3/Session A25d, pp.94, 2016, Proceedings of the XVII UISPP World Congress (1-7 September, Burgos, Spain), 9781784912864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et échanger au Néolithique. Traditions céramiques entre Loire et Gironde au 4e millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 33, pp.393, 2014, Documents préhistoriques, 978-2735508150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dolmen II de Puyraveau (Saint-Léger-de-Montbrun, Deux-Sèvres). Un monument au mobilier exceptionnel de la fin du Néolithique dans le Centre-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Publications Chauvinoises, XLI, pp.564, 2011, Mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections géophysiques et sondages archéologiques de deux sites à sel de la région de Rochefort-sur-Mer (Charente-Maritime, France) : caractérisation des structures et de la géométrie des dépôts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Dupont; Anna Baudry; Marie-Yvane Daire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.580, 2025, 9789464263411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans de prospection géophysique sur des sites funéraires néolithiques dans le Ruffécois (Charente, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Kérouanton; Christophe Maitay; Yvan Praud; Ludovic Soler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des morts chez les vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.373-389, 2024, 979-10-90534-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumentalisme du monde des morts et des vivants (4500-3500 av. J.-C.) : cas d’étude dans le centre-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Lüth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.391-413, 2024, 979-10-90534-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, 2024, 979-10-90534-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur le mégalithisme en Occitanie. Des dolmens pas si simples !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Hasler, Anne; Sénépart, Ingrid; Cauliez, Jessie; Gilabert, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales : Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez (Aveyron), 21-25 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.269-273, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser : complémentarité des analyses techniques et symboliques pour la compréhension du phénomène mégalithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Hasler, Anne; Sénépart, Ingrid; Cauliez, Jessie; Gilabert, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales : Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez (Aveyron), 21-25 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.13-22, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquefort : le plus grand dolmen d'Aquitaine en péril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teyssandier, Nicolas; Bétard, François; Bourdin, Stéphane; Gourmelon, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des sites archéologiques menacés. Patrimoine à protéger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche Midi, pp.38-41, 2023, 2749177057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasage dynamique des architectures mégalithiques. Etudes de cas dans les départements du Morbihan, de Charente et de l'Aude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Hasler, Anne; Sénépart, Ingrid; Cauliez, Jessie; Gilabert, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales : Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez (Aveyron), 21-25 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.37-46, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourcer la matière première des mégalithes : exemples pris dans le Ruffécois (Charente, Nouvelle Aquitaine). Méthode et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Hasler, Anne; Sénépart, Ingrid; Cauliez, Jessie; Gilabert, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales : Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez (Aveyron), 21-25 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.93-108, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes fossoyées néolithiques entre atlantique et méditerranée : nouvelles données, nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Lefranc; Christophe Croutsch; Antony Denaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enceintes néolithiques du nord-ouest de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, 2023, Arts, Archéologie et Patrimoine, 978-2-36441-486-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre au temps des bâtisseurs de mégalithes : les maisons néolithiques du Peu, à Charmé (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session Dépasser les plans et révéler l’architecture invisible : de l’identification à la restitution des constructions du Néolithique à l’âge du Fer, Société préhistorique française, pp.125-146, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas de stèles recyclées dans des dolmens du sud de la France (Quercy, Pays basque, sud du Massif central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Hasler, Anne; Sénépart, Ingrid; Cauliez, Jessie; Gilabert, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales : Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez (Aveyron), 21-25 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.199-214, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enceintes du Néolithique dans l’Ouest et le Centre-Ouest de la France (hors contextes Rubané : 4500-2500 BC) : nouvelles perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Lefranc; Christophe Croutsch; Antony Denaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enceintes néolithiques du nord-ouest de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-310, 2023, Arts, Archéologie et Patrimoine, 978-2-36441-486-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enceinte de Bellevue dans son contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Papon-Taraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-ouest de la France Bellevue à Chenommet (Charente)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.486-488, 2022, 9782358420297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bras Melon à Bonneville, en Charente : un cas de réoccupation d’enceinte fossoyée néolithique par les populations de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LVII, pp.77-95, 2022, Mémoire, 979-10-90534-72-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte et contexte du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Oillic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Matignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France : Bellevue à Chenommet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-31, 2022, 9782358420297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux apports méthodologiques pour l’exploration des enceintes fossoyées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-ouest de la France Bellevue à Chenommet (Charente)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, 2022, 9782358420297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’architecture de l’enceinte de Bellevue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-ouest de la France Bellevue à Chenommet (Charente)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.481-485, 2022, 9782358420297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fossés : caractéristiques et dynamiques de remplissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France : Bellevue à Chenommet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-144, 2022, 9782358420297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier sans détruire : l’apport des prospections aériennes et géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-ouest de la France Bellevue à Chenommet (Charente)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, 2022, 9782358420297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des pratiques funéraires au Néolithique moyen : état des connaissances sur les mégalithes et les grottes sépulcrales dans le bassin supérieur de la Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LVII, pp.37-56, 2022, Mémoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un contexte archéologique très riche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France : Bellevue à Chenommet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-56, 2022, 9782358420297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités pratiquées dans l’enceinte de Bellevue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klet Donnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France : Bellevue à Chenommet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.485-486, 2022, 9782358420297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche multi-scalaire et multi-méthode du monumentalisme néolithique. L’exemple du programme ANR MONUMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard Vincent; Mens Emmanuel; Gandelin Muriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-méthodes des enceintes néolithiques dans le Centre-Ouest de la France : l'exemple des vallées du Thouet et de la Dive (Deux-Sèvres, Vienne, Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fromont, Nicolas; Marchand, Grégor; Forré, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique, Actes du 32e colloque interrégional sur le Néolithique, Le Mans (Sarthe), 24-25 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LV, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-364, 2021, Mémoire, 9791090534650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’architecture et l’environnement des mégalithes grâce aux prospections géophysiques multiméthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard Vincent; Mens Emmanuel; Gandelin Muriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-152, 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes techniques et productions symboliques du mégalithisme funéraire de la façade atlantique entre Bretagne et Pays basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Kerdivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Mens, Emmanuel; Gandelin, Muriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-132, 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silcrètes d'âge éocène, matériau de construction exclusif (ou presque) des mégalithes dans le Nord du Poitou (Deux-Sèvres et Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fromont, Nicolas; Marchand, Grégor; Forré, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique, Actes du 32e colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LV, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.381-390, 2021, Mémoire, 9791090534650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dolmen de Chantebrault IV à Saint-Laon (Vienne) : une sépulture à entrée latérale dans le nord du Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Ihuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fromont, Nicolas; Marchand, Grégor; Forré, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique, Actes du 32e colloque interrégional sur le Néolithique, Le Mans (Sarthe), 24-25 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LV, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-380, 2021, Mémoire, 9791090534650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De possibles vases à sel ? Approche technologique et pétrographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-113, 2020, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et comparaisons relatives au mobilier céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-117, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of the Bell Beaker culture in Atlantic France: an overview of settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex M. Gibson (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bell Beaker Settlement of Europe: The Bell Beaker Phenomenon from a Domestic Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxbow Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.329-352, 2019, Prehistoric Society Research Paper 9, 9781789251241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumental sites in the landscape. World of the dead and living world during the Middle and Late Neolithic in West-Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Müller J.; Hinz M.; Wunderlich M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megaliths, Societies, Landscapes. Early Monumentality and Social Differentiation in Neolithic Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr. Rudolf Habelt GmbH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.547-563, 2019, 978-3-7749-4213-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique architecturale du mégalithe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène, Autopsie d'une sépulture collective Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35842-026-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-203, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'Âge du Fer &amp;quot; : un PCR qui ne manque pas de sel !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marticorena P., Ard V., Hasler A., Cauliez J., Gilabert C., Sénépart I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Entre deux mers » &amp; actualité de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Ecologie Préhistoriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-180, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mégalithisme : regards croisés entre mondes atlantique et méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine Jean; Garcia Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Protohistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-93, 2018, Histoire et archéologie, 9782705695941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données inédites sur les sépultures en fosse néolithiques dans le seuil du Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Farago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pablo Marticorena; Vincent Ard; Anne Hasler; Jessie Cauliez; Christophe Gilabert; Ingrid Sénépart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Entre deux mers» &amp; actualité de la recherche. Actes des 12e Rencontres Méridionales de Préhistoire Récente, Bayonne (Pyrénées-Atlantiques) – du 27 septembre au 1er octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-139, 2018, 978-2-35842-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections géophysiques sur le site néolithique du Pontet (Saint-Nazaire-sur-Charente, Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marticorena P., Ard V., Hasler A., Cauliez J., Gilabert C., Sénépart I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre deux mers et actualités de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Ecologie Préhistoriques, pp.181-186, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le mégalithisme des Pyrénées Nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre deux mers. Actes des 12e Rencontres Méridionales de Préhistoire Récente, Bayonne du 27 septembre au 1er octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enceinte fossoyée et des bâtiments du début du Néolithique moyen dans le centre-ouest &amp;quot; Le Peu &amp;quot; à Charmé (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marticorena P., Ard V., Hasler A., Cauliez J., Gilabert C., Sénépart I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Entre deux mers" &amp; actualité de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Ecologie Préhistoriques, pp.141-151, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les enceintes du Néolithique moyen et récent du Centre-Ouest de la France : l'exemple du haut cours de la Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gandelin M., Ard V., Vaquer J. et Jallot L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites ceinturés de la Préhistoire : nouvelles données, nouvelles approches, nouvelles hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEP, pp.87-108, 2018, 978-2-35842-023-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complétement barré ! Le site de hauteur de Cordie à Marignac (Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitay Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo et Muriel Mélin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à l'archéologie de l'âge du Bronze dans les espaces atlantiques et Manche-Mer du Nord. Volume 2 : Actes des Séminaires Archéologiques de l’Ouest (2008, 2009 et 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la promotion des recherches sur l'âge du Bronze (APRAB), pp.41-52, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mégalithes en Ruffécois (Charente) : de l'étude à la valorisation. Réflexions autour d'un projet en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delhoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Leduc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites mégalithiques. Conservation et mise en valeur, un enjeu européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.151-164, 2018, 9782358420211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes monumentales pour nouvelles croyances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teyssandier Nicolas; Thiébault Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-histoires. La conquête des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche Midi, pp.172-173, 2018, 978-2-7491-5917-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur le site de la Lède du Gurp (Grayan-et-l’Hôpital, Gironde) : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizé Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pablo Marticorena; Vincent Ard; Anne Hasler; Jessie Cauliez; Christophe Gilabert; Ingrid Sénépart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Entre deux mers» &amp; actualité de la recherche. Actes des 12e Rencontres Méridionales de Préhistoire Récente, Bayonne (Pyrénées-Atlantiques) – du 27 septembre au 1er octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.209-220, 2018, 978-2-35842-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mégalithes par milliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Cornette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne. Une aventure mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-122, 2018, 979-1021030879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation du Bronze ancien en milieu littoral à Dolus d’Oléron (Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bapst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klet Donnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pablo Marticorena; Vincent Ard; Anne Hasler; Jessie Cauliez; Christophe Gilabert; Ingrid Sénépart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Entre deux mers» &amp; actualité de la recherche. Actes des 12e Rencontres Méridionales de Préhistoire Récente, Bayonne (Pyrénées-Atlantiques) – du 27 septembre au 1er octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.201-207, 2018, 978-2-35842-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation du Néolithique récent I en contexte insulaire : la Crapaudière à Sainte-Marie-de-Ré (Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Dréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pablo Marticorena; Vincent Ard; Anne Hasler; Jessie Cauliez; Christophe Gilabert; Ingrid Sénépart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Entre deux mers» &amp; actualité de la recherche. Actes des 12e Rencontres Méridionales de Préhistoire Récente, Bayonne (Pyrénées-Atlantiques) – du 27 septembre au 1er octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.187-199, 2018, 978-2-35842-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mégalithisme angoumoisin : les dolmens de type angoumoisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide des tumulus de Bougon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département des Deux-Sèvres, pp.11, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution magnetic survey on the Neolithic enclosure of Le Pontet (Charente-Maritime, France): presentation of the method and associated processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Conference on Metrology for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.550-555, 2015, ISBN 978-88-940453-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enceinte à fossés interrompus de la culture Matignons sur le haut cours de la Charente : Bellevue à Chenommet (Charente). Objectifs, stratégie et premiers résultats des campagnes 2008 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleit Donnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin T., Sénépart I., Cauliez J., Thirault E., Bonnardin S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique et rythmes évolutifs des sociétés de la préhistoire récente. Actes des 9e Rencontres méridionales de Préhistoire récente (Saint-Georges-de-Didonne / Royan, 8-9 octobre 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.117-134, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles datations au Radiocarbone pour le site de Champ-Durand à Nieul-sur-l’Autise (Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joussaume, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enceinte néolithique de Champ-Durand à Nieul-sur-l’Autise (Vendée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. APC, pp.643-652, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 1964 à 2009, l'histoire mouvementée du mobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen II de Puyraveau (Saint-Léger-de-Montbrun, Deux-Sèvres). Un monument au mobilier exceptionnel de la fin du Néolithique dans le Centre-Ouest de la France. Collections particulières et collections des musées de Poitiers et des Tumulus de Bougon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.87-91, 2011, Mémoire XLI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Salanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puyraveau à Saint-Léger-de-Montbrun (Deux-Sèvres), le dolmen II. Un monument au mobilier exceptionnel à la fin du Néolithique dans le Centre-Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Recherches Archéologiques du Pays Chauvinois, pp.16-17, 2011, Mémoire XLI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du Néolithique dans le Thouarsais : le groupe de Taizé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Ihuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen II de Puyraveau (Saint-Léger-de-Montbrun, Deux-Sèvres). Un monument au mobilier exceptionnel de la fin du Néolithique dans le Centre-Ouest de la France. Collections particulières et collections des musées de Poitiers et des Tumulus de Bougon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.478-490, 2011, Mémoire XLI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la technologie céramique à la caractérisation des cultures néolithiques : l'exemple du Néolithique récent du Centre-Ouest de la France (3600-2900 avant J.-C. )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sénépart Ingrid, Bonnardin, Sandrine, Thirault Eric, Perrin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges, frontières et transgressions. Actualité de la recherche, 8e Rencontres Méridionales de Préhistoire Récente, Marseille, 7-8 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'écologie préhistorique, pp.41-59, 2011, 978-2-35842-005-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique de l'exploration des monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen II de Puyraveau (Saint-Léger-de-Montbrun, Deux-Sèvres). Un monument au mobilier exceptionnel de la fin du Néolithique dans le Centre-Ouest de la France. Collections particulières et collections des musées de Poitiers et des Tumulus de Bougon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.32-50, 2011, Mémoire XLI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau témoin campaniforme dans le Centre-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Salanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormenier A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Ard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puyraveau à Saint-Léger-de-Montbrun (Deux-Sèvres). Le dolmen II. Un monument au mobilier exceptionnel de la fin du Néolithique dans le Centre-Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLI, Association des Publications Chauvinoises, pp.491-512, 2011, Mémoire de l’Association des Publications Chauvinoises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des trous, des vestiges et des problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégor Marchand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des feux dans la vallée : les habitats du Mésolithique et du Néolithique récent de l'Essart à Poitiers (Vienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaire de Rennes, pp.13-24, 2009, Archéologie &amp; culture, 978-2-7535-0834-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Essart et le Néolithique récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marchand, Grégor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des feux dans la vallée: les habitats du mésolithique et du néolithique récent de l'Essart à Poitiers (Vienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.211-213, 2009, Archéologie &amp; culture, 978-2-7535-0834-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Salanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puyraveau, le secret du dolmen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Tumulus de Bougon, pp.16-17, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des vestiges céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marchand, Grégor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des feux dans la vallée: les habitats du mésolithique et du néolithique récent de l'Essart à Poitiers (Vienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.143-152, 2009, Archéologie &amp; culture, 978-2-7535-0834-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiopot. Référentiel technique et fonctionnel de traditions potières éthiopiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chez les potières Woloyta, chaîne opératoire de fabrication d’une jarre. Goljoota, Région Oromo, Zone Arsi, Éthiopie, Réalisation Fabien Marcorelles pour l’exposition permanent de l’espace archéologique départemental de Montrozier, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiopie, Le Mystère des Mégalithes. Documentaire 90 minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Arte Télévision</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Cnrs Image</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche (2016 - 2018) - Monumentalismes et territoires au Néolithique entre Loire et Charente Formes et environnements des mégalithes et des enceintes. Formes, architecture, pétrographie et technologie des mégalithes. Campagne de fouille 2018 sur le dolmen des Bourriges à Fouqueure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megalithic landscape : first Abaya archaeological mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, in Pourtaud J.-S. Dolmens, menhirs et pierres de légendes en Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche Monumentalismes et territoires au Néolithique entre Loire et Charente Formes et environnements des mégalithes et des enceintes. Formes, architecture, pétrographie et technologie des mégalithes. Campagne de fouille 2017 sur le dolmen des Bourriges à Fouqueure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dolmens en Quercy :architectures et implantation territoriale. L’exemple du secteur de Miers-Alvignac..Étude architecturale et technologique des dolmens de Combe de Saule 2 et du Mas de Jean Blanc à Marcilhac-sur-Célé et Causse Haut 1 à Reyrevignes, Lot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche Monumentalismes et territoires au Néolithique entre Loire et Charente Formes et environnements des mégalithes et des enceintes. Formes, architecture, pétrographie et technologie des mégalithes. Sondage du dolmen de Magnez à Courcôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte fossoyé du Peu à Charmé (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tumulus de la Motte de la Jacquille à Fontenille : sondage dans la carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du PCR 2013-2015 : des résultats novateurs et de nouvelles pistes de recherches (V. Ard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and transmission of ceramics techniques and styles in the Ethiopian Rift: Ethnoarchaeological studies of Oromo, Wolayta and Wata potters communities (Arsi, Oromiya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Msk Productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kowalczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec L'Intervention De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études spécialisées sur l’architecture du tumulus de la Motte de la Jacquille (Fontenille, Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dolmen de la Grosse Pérotte à Fontenille (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Emma Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche Le Nord-Charente au Néolithique moyen et récent : enceintes fossoyées, sépultures mégalithiques et territoires (4500-2900 av. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des géants dans le paysage. Construction des paysages habités et symboliques dans le Néolithique du Centre-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace naturel, espace construit ? Réponses de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle-Aquitaine, Charente, Baignes-Sainte-Radegonde, La Métairie Neuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pelmoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Nouvelle Aquitaine - Outre-Mer. 2024, 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche « Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'Âge du Fer », rapport final 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2019, 177 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Monumentalismes et territoires au Néolithique entre Loire et Charente. Formes et environnements des mégalithes et des enceintes. Rapport intermédiaire 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Rapport de PCR SRA Nouvelle Aquitaine. 2019, 536 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Monumentalismes et territoires au Néolithique entre Loire et Charente. Formes et environnements des mégalithes et des enceintes. Rapport intermédiaire 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Rapport de PCR SRA Nouvelle Aquitaine. 2018, 461 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche « Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'Âge du Fer », rapport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2018, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures dolméniques et territoires dans les Pyrénées nord-occidentales, rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SRA Nouvelle Aquitaine; SRA Occitanie; Direction des Affaires Culturelles d’Aquitaine et d’Occitanie. 2018, 159 p., 165 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site d’Ors au Château d’Oléron. Fouille sur estran d’une occupation néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2017, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche « Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'Âge du Fer », rapport 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection thématique 2017. Les dolmens en Quercy : architectures et implantation territoriale. L'exemple du secteur Miers-Alvignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Rapport de Prospection Thématique SRA DRAC Occitanie. 2017, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dolmens en Quercy : architectures et implantation territoriale. L’exemple du secteur de Miers-Alvignac. Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2017, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Monumentalismes et territoires au Néolithique entre Loire et Charente. Formes et environnements des mégalithes et des enceintes. Rapport intermédiaire 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Rapport de PCR SRA Nouvelle Aquitaine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche « Monumentalismes et territoires au Néolithique entre Loire et Charente. Formes et environnements des mégalithes et des enceintes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2016, pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures dolméniques et territoires dans les Pyrénées nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA nouvelle Aquitaine; SRA occitanie. 2016, 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'âge du Fer. Rapport 2016, DRAC - SRA Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Rapport de PCR SRA Nouvelle Aquitaine. 2016, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection thématique 2016. Les dolmens en Quercy : architectures et implantation territoriale. L'exemple des secteurs de Gréalou et Livernon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Rapport de Prospection Thématique SRA DRAC Occitanie. 2016, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Le Nord-Charente au Néolithique moyen et récent : enceintes fossoyées, sépultures mégalithiques et territoires (4500-2900 av. J.-C.). Rapport intermédiaire 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Rapport de PCR SRA Nouvelle Aquitaine. 2016, pp.299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dolmens en Quercy : architectures et implantation territoriale. L’exemple des secteurs de Gréalou et Livernon. Etude architecturale et technologique du dolmen des Agars (Saint-Chels, Lot). Comparaison avec le dolmen du Mas de Jean Blanc (Marcilhac-sur-Célé) et le menhir de Bélinac (Livernon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Traces. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport intermédiaire d'activité 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Calauzenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2016, 177 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Le Nord-Charente au Néolithique moyen et récent : enceintes fossoyées, sépultures mégalithiques et territoires (4500-2900 av. J.-C.). Rapport intermédiaire 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Rapport de PCR SRA Nouvelle Aquitaine. 2015, pp.286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and transmission of ceramics techniques and styles in the ethiopian rift: ethnoarchaeological studies of Oromo, Woloyta and Wata potters communities (Arsi Zone and West Arsi Zone, Oromiya Region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mission report for DIFFCERAM-CFEE-ARCCH-Fyssen Foundation Survey mission.; Survey from 11th November until 11th december 2013 / May 11th till June 21th. 2015, 186 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'âge du Fer. Rapport 2015, DRAC - SRA Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Rapport de PCR SRA Nouvelle Aquitaine. 2015, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Le Nord-Charente au Néolithique moyen et récent : enceintes fossoyées, sépultures mégalithiques et territoires (4500-2900 av. J.-C.). Rapport intermédiaire 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Rapport de PCR SRA Nouvelle Aquitaine. 2014, pp.225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final d’Opération. Les occupations pré et protohistoriques de « la Petite Moussigère » à Puyréaux (Charente). DRAC, SRA, Poitou-Charente , vol. 1 (texte) : 182 p., vol. 2 (planches et annexes) 252 p., vol. 3 (inventaires techniques) 292p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] DRAC-SRA Poitou-Charentes. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and transmission of ceramics techniques and styles in the ethiopian rift: ethnoarchaeological studies of Oromo, Woloyta and Wata potters communities (Arsi Zone and West Arsi Zone, Oromiya Region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mission report for DIFFCERAM-CFEE-ARCCH-Fyssen Foundation Survey mission.; Survey mission from November 11th till December 8th 2013. 2014, 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bâtisseurs de Mégalithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02033845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mégalithes du Ruffécois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02043597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId498"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Ard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐Method Geophysical Surveys Between and Around the Kerlescan and the Manio Megalithic Alignments in Carnac (Morbihan, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arp.70036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier le site de Carnac par les méthodes géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 646, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution paléogéographique du bas estuaire de la Charente et production du sel entre le Néolithique et l’Âge du Fer : le cas du site du Pontet (Saint-Nazaire, Charente-Maritime, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.93-114. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ioc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument mégalithique de Roquefort à Lugasson (Gironde) et la question des allées couvertes en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitiva Bueno Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Balbin Berhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12zp5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric salt production: Technological approach in ceramic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.104379. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender les formes de l’habitat par la cartographie géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ephrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness Estimation of the Soil‐Sedimentary Cover Inside Causewayed Enclosures to Locate an Occupation Layer: Map of the Archaeological Potential of the Neolithic Causewayed Enclosure of Le Pontet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (2), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arp.1934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of monumental architecture in Atlantic Europe: a fortified fifth-millennium BC enclosure in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97 (391), pp.50-69. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2022.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d’évolution architecturale des dolmens caussenards en Quercy : l’apport des fouilles du dolmen I du Pech Laglaire à Gréalou (Lot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pélissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.103102. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions sur la complémentarité de la méthode géomagnétique et de l’imagerie aérienne pour l’étude des enceintes néolithiques du Centre-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Louboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (1), pp.77-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potters’ Mobility Contributed to the Emergence of the Bell Beaker Phenomenon in Third Millennium BCE Alpine Switzerland: A Diachronic Technology Study of Domestic and Funerary Traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.925-955. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2022-0264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La butte de Moncoué (Taizé-Maulais, Deux-Sèvres). Un relief résiduel dans la plaine thouarsaise (Sud-ouest du Bassin parisien). Gisement de grès éocènes et alignements de pierres dressées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (3), pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mégalithisme entre Loire et Charente. Nouvelles méthodes, nouveaux outils, nouvelles questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Picton – Culture &amp; patrimoine en Poitou et Charentes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Burguista (Ahaxe-Alciete-Bascassan, Pyrénées-Atlantiques) et les sépultures en fosse sous dalle mégalithique dans les Pyrénées occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (3), pp.512-515. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2020.15135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pottery technology as a revealer of cultural and symbolic shifts: Funerary and ritual practices in the Sion ‘Petit-Chasseur’ megalithic necropolis (3100–1600 BC, Western Switzerland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, pp.101170. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2020.101170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enclore l'espace : enceintes fossoyées du Néolithique dans l'Ouest et le Centre-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier : Cercles sacrés. Les enceintes du Néolithique, 154, pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le ventre des &amp;quot;géants&amp;quot;. Dater la construction des tumulus de Tusson grâce aux outils des carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Picton – Culture &amp; patrimoine en Poitou et Charentes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans and their environment on the Médoc coastline from the Mesolithic to the Roman period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Evolution de l'environnement et archéologie du littoral lord-médocain (Gironde, France), 30 (1), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.11201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur le mégalithisme quercinois : l'exemple des prospections géophysiques menées sur le dolmen 3 des Barrières à Miers (Lot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur le mégalithisme quercinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dolmens en Quercy : architectures et implantation territoriale, l'exemple du secteur Miers-Alvignac. Premiers résultats de la prospection thématique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labastie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Rencontres archéologiques de Saint-Céré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (23-30)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la terre crue dans le mégalithisme des Pyrénées nord-occidentales : nouvelles données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (2), pp.394-397. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sherds to potters: the contribution of techno-morphological approaches to understanding the British Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pioffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologicke Rozhledy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LXIX, pp.281-306. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35686/AR.2017.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02440949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data processing chain for high spatial resolution magnetic survey: Application on the Neolithic site of le Pontet (Charente-maritime, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arp.1590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and evolution of a ceramic tradition in an insular context. The case of Neolithic Peterborough Ware in Great Britain (3400-2800 B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life and death of Angoumoisin-type dolmens in west-central France: Architecture and evidence of the reuse of megalithic orthostats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Defaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (4), pp.737-764. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2016.14686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’un habitat ceinturé du début du Néolithique moyen dans le Centre-Ouest de la France : le Peu à Charmé (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (2), pp.382-385. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2016.14631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive magnetic survey of a Neolithic causewayed enclosure in West-Central France for the interpretation of archaeological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.21-32. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arp.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Le Nord-Charente au Néolithique moyen et récent, Bilan Scientifique Régional Poitou-Charentes 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Old Friends: The Production, Distribution and Use of Peterborough Ware in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Darvill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Le Nord-Charente au Néolithique moyen et récent, Bilan Scientifique Régional Poitou-Charentes 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment montrer et préserver le patrimoine néolithique ? Premières réflexions autour du projet de mise en valeur des mégalithes en Ruffécois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delhoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel habitat du Néolithique récent sur le haut cours de la Charente : l'enceinte à fossés interrompus de Bellevue à Chenommet (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de pâte des vases Sq1 et Sq2 de la structure funéraire 1 des Châtelliers du Vieil-Auzay, Auzay (85). Les implications concernant le tertre funéraire du Néolithique récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Large</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (3), pp.585-587. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2010.13956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse technologique de céramiques provenant d'enceintes fossoyées du Néolithique récent du centre-ouest de la France attribuées au Vienne-Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 119, pp.37-41. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfin des traces d'habitat à l'intérieur d'une enceinte du Néolithique récent du Centre-Ouest de la France: premiers résultats et perspectives des fouilles du site de Bellevue (Chenommet, Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Frémondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (3), pp.597-601. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2009.13883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chemin Saint-Jean à Authon-Ébéon (Charente-Maritime) : un habitat du Néolithique récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Louboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Ihuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37, pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00367440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leugny « La Croix » (Vienne) : une enceinte néolithique des bords de Creuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Louboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bourgueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Millet-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des amis du Musée de préhistoire du Grand-Pressigny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59, pp.15-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00367434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chasséen en Limousin : état de la question à la lumière des sondages sur l'éperon du Pauquet (Moutier-Rozeille, Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.55-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions techniques et savoir-faire céramiques au Néolithique récent dans le Centre-Ouest de la France : le cas des sites d'habitat attribués au Vienne-Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (2), pp.345-369. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2008.13804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chemin Saint-Jean à Authon-Ebéon (Charente-Maritime) : un habitat du Néolithique récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Louboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Ihuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37, pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bones to Lives: The ANR LINK project and the reshaping of identities in the Aveyron Dolmens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nord Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Genetics, and Collective Burials: Reflections on 3rd-Millennium Dynamics through the ANR LINK Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Archéologie &amp; Gobelets Conference Sea People, Land People : lifestyles and networks in Bell Beaker Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologie &amp; Gobelets Conference, Jun 2025, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Foissac cave: Integrating paleogenomics and preservation in a prehistoric site of unique fragility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Biomolecular Archeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turin, Aug 2025, Turin (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données de datations radiocarbone : données massives ou données critiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/203a-1205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les monuments mégalithiques pour mieux les restaurer : cas d’étude dans le centre-ouest et le sud-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude : Restauration des mégalithes. Déontologie / Constats / Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with the archives on anthropomorphic stelae sites in Southern Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Congress European Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse funerary practices and genetic insights in Late Neolithic France: The LINK Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 World Neolithic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megalithism and monumental architecture in southwest France: contributions of recent research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Lüth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "The early Neolithic of Northern Europe: new approaches to migration, movement and social connection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhagen -, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the visible to the hidden: diversity and evolution of funerary architecture in southwestern France during the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Congress EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beakers, jars and dolmens: A history of Western Alpine societies and their constellations of practice between 3300 and 1600 BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Carloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Transformation of Europe in the Third Millennium BC International Conference on the Third Millennium BC archaeology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Riva del Garda, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques socio-technologiques d’un espace micro territorial néolithique : Les enceintes de Charmé et l’évolution des traditions techniques de la chaîne opératoire des céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14es Rencontres Méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'estuaire de la Charente : apport des données autour du site du Pontet (Charente-Maritime, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel BLAISE; Olivier COHEN; Marie-Hélène RUZ; Arnaud HEQUETTE, May 2023, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« […] Comme le sel gâte le miel » ? Aborder l’estran actuel et la fonction d’un vase néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camielsa Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Philippe-Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi du mégalithisme en 3D : les imageries face aux monumentalismes du Néolithique (Projet MONUMEN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination spatiale d’une enceinte fossoyée néolithique pour la localisation d’un niveau d’occupation : carte de potentiel archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e colloque du GMPCA – Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the relationship between funerary and domestic contexts using pottery technology: The Upper Rhône valley during Late Prehistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des référentiels en soutien à l’étude des poteries modelées : la céramothèque de la plateforme ArcheoScience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier, conserver et restaurer les terres cuites gréco-romaines aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galbois Estelle, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la détection à l’analyse des sites monumentaux néolithiques en volume : premiers résultats de l’ANR Monumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Lüth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodes d’analyse par Imagerie 3D et IA appliquées aux vestiges préhistoriques et protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas de stèles recyclées dans les dolmens du sud de la France (Quercy, sud du Massif central, Pays basque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Méridionales de Préhistoire Récente « Pierre à bâtir, pierre à penser ». Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre au temps des bâtisseurs de mégalithes : les maisons néolithiques du Peu à Charmé (Charente). Des données de terrain aux propositions de restitutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès Préhistorique de France. Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03425829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches lipidiques du contenu des céramiques pour l’appréhension des ressources naturelles utilisées sur la côte atlantique de la France à la fin du Néolithique et au début de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camielsa Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOMER 2021 : Archéologie des peuplements littoraux et des interactions Homme/Milieu en Atlantique nord équateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Château d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche des sites de prélèvement de monolithes destinés à la construction des mégalithes. Démarches adoptées dans le Ruffécois (Charente, Nouvelle Aquitaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Méridionales de Préhistoire Récente « Pierre à bâtir, pierre à penser ». Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser : complémentarité des analyses technologiques et symboliques pour la compréhension du phénomène mégalithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Méridionales de Préhistoire Récente « Pierre à bâtir, pierre à penser ». Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude technologique d’assemblages céramiques anciens et fragmentées : défis et pistes de solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée du groupe de contact FNRS “CeRA”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasage dynamique des architectures mégalithiques. Études de cas dans les départements de Bretagne, Charente et Aude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Méridionales de Préhistoire Récente « Pierre à bâtir, pierre à penser ». Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchéologie des traditions potières et référentiels : dialogues et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau CAI-RN, de la MITI du CNRS et du Domaine d’Intérêts Majeurs (DIM) "Matériaux Anciens et Patrimoniaux". De la conception aux usages : nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic enclosures in the Central-Western part of France: the example of Thouars/Loudun territory (Deux-Sèvres/Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic enclosures in the Central-Western part of France: the example of Thouars/Loudun territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de référentiels commun : la coordination complexe du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enceintes fossoyées néolithiques de l’Ouest de la France : nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phénomène des enceintes dans le Néolithique du nord-ouest de l’Europe. InterNéo 2019, 33e colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Social and Symbolic Practices Through the Technological Analysis of Neolithic Pottery: New Data on the Megalithic Necropolis of Sion, Petit-Chasseur (Switzerland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berne (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche comparative entre la prospection magnétique en champ total et en gradient vertical sur des enceintes fossoyées néolithiques (Grand-Ouest de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection géophysique : des vestiges au territoire, et inversement !,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Lüth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités des pratiques funéraires au Néolithique dans les Charentes et le Quercy : état des connaissances sur les mégalithes et les grottes sépulcrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Escolà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Grottes et Dolmens : Relations entre les sépultures collectives de la fin du Néolithique dans le Sud de la France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prospection à la restitution tridimensionnelle de monuments funéraires néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mégalithisme angevin : étude architecturale des plus grands dolmens de France à partir de la combinaison de techniques d’acquisition 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">144e congrès - Le réel et le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données inédites sur les sépultures en fosses néolithiques dans le seuil du Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Entre deux mers" et actualité de la recherche, 12e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France. pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents visages du réemploi des mégalithes dans le Centre-Ouest et le Sud-Ouest de la France (piliers/tables et stèles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès mondial de l’Union International des Sciences Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations pré et protohistoriques de « la Petite Moussigère » (Puyréaux, Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Entre deux mers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France. pp.151-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture des bâtiments du Néolithique à l'âge du Bronze dans le centre-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitations et habitat du Néolithique à l'âge du Bronze en France et ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Internéo, RMPR, APRAB, Nov 2015, Dijon, France. pp.637-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Within the giant’s belly”. Multi-method approach of the long barrows of Tusson (Charente, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Lüth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections géophysiques sur le site néolithique du &amp;quot;Pontet&amp;quot; (Saint-Nazaire-sur-Charente, Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation du Bronze ancien en milieu littoral à Dolus d’Oléron (Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bapst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klet Donnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Entre deux mers" et actualité de la recherche, 12e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France. pp.201-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation, architecture et fonction d'une enceinte fossoyée du Néolithique récent. Apport des fouilles récentes du site de Bellevue à Chenommet (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CrabeNéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Les Lucs-sur-Boulogne, France. pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le mégalithisme des Pyrénées nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enceinte fossoyée et des bâtiments du début du Néolithique moyen dans le Centre-Ouest de la France : &amp;quot;Le Peu&amp;quot; à Charmé (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Entre deux mers" et actualité de la recherche, 12e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France. pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la paléogéographique de deux sites archéologiques en zones littorales par méthodes géophysiques : études préliminaires à l’implantation de carottages paléoenvironnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Faisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions techniques céramiques et dynamiques culturelles sur la façade atlantique entre la fin du Néolithique et le début de l’âge du Bronze (2900-1750 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVe au XVIIe s. av. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions techniques céramique et dynamiques culturelles sur la façade Atlantique entre la fin du Néolithique et le début de l’âge du Bronze (2900-1750 av. J-C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVe au XVIIe siècle av. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Blanchet; T. Nicolas; B. Quilliec; B. Roberts, Nov 2018, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling a dolmen into another one : the example of La Motte de la jacquille site (Fontenille, Charente, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hidden and reused stones in Late Prehistoric stone architectures : construction processes, architectural agency and social change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections géophysiques multi-méthodes et multi-échelles pour la description des milieux littoraux : études préliminaires à l’implantation de carottages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïsse Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque international du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, UMR 6566 CReAAH, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical traditions and potter craftsmanship among the Woloyta and Oromo groups in Ethiopia. Actualist references for refining prehistoric ceramic analytical protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières à Penser : sélection et traitement des matières premières dans les productions potières du Néolithique ancien/ Raw materials acquisition and processing in Early Neolithic pottery productions. Séances de la société préhistorique française. Séance en ligne. Dir. Laurence Burnez-Lanotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Namur, Belgium. pp.29-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buildings and features inside a causewayed enclosure of Middle Neolithic in West-Central France : Charmé, « Le Peu » (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau bâtiment de type Antran en Centre-Ouest : présentation préliminaire du site des &amp;quot;Choffaux&amp;quot; à Louresse-Rochemenier (Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Saint-Germain-en-Laye, France. pp.179-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le mégalithisme de la Méditerranée à l’Atlantique : le Pays Basque et ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et fonctionnement d’une tombe mégalithique de type angoumoisin : le dolmen de la Petite Pérotte (Fontenille, Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 11e Rencontres Méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat groupé ceinturé du Néolithique final à Avrillé &amp;quot;Rue des Menhirs&amp;quot; (Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la tombe au territoire" et actualités de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.233-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumentalismes et territoires dans le Néolithique du Centre-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Ard, Muriel Gandelin, Emmanuel Mens, Nov 2016, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions techniques et artisanat potier chez les groupes Woloyta et Oromo d’Éthiopie. Des référentiels actualistes pour le perfectionnement des protocoles analytiques des céramiques préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Meeting of the Society of Africanist archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la prospection géophysique à l'étude d'un site mégalithique : l'exemple du tumulus de la Motte de la Jacquille (Fontenille, Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bréjeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Emma Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la tombe au territoire" et actualités de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMPR, Sep 2014, Montpellier, France. pp.423-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections géophysiques multi-méthodes et reconstitution paléogéographique du site néolithique du Pontet à Saint-Nazaire-sur-Charente (Charente-Maritime, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque d'archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Université de Franche-Comté, Apr 2015, Besançon, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sherds to potters. Contribution of techno-morphological approach to the understanding of Britain Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pioffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution magnetic survey on the Neolithic site of Le Pontet (Charente-Maritime, France): presentation of the method and associated processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hantrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Metrology for Archaeology (MetroArcheo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Benevento, Italy. pp.550-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de l’étude technologique des mégalithes. Un dolmen recyclé dans un autre dolmen : le cas du tumulus de la Motte de la Jacquille à Fontenille (Charente, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting « Mega Talks 2: Megaliths and geology »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Redondo, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to show big stones ? Thoughts around a scientific and touristic project for the preservation and valorization of megalithic heritage of the Ruffécois (Charente, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delhoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21sd International Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enceintes qui ne manquent pas de sel. Les vases de « type Champ-Durand » comme témoins d’une activité spécifique aux pourtours des marais poitevin et charentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CrabeNéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Les Lucs-sur-Boulogne, France. pp.371-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier différemment les ensembles fossoyés néolithiques. Regards croisés entre géophysiciens et archéologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CrabeNéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Les Lucs-sur-Boulogne, France. pp.437-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des coquillages marins dans les enceintes néolithiques de l’Ouest de la France : bilan quantitatif et notions de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cuenca-Solana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CrabeNéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Les Lucs-sur-Boulogne, France. pp.371-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter les structures en creux dans les terrains calcaires du nord du Bassin aquitain : problèmes et solutions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie des recherches de terrain sur la préhistoire récente en France - nouveaux acquis, nouceaux outils, 1987-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Internéo, May 2012, Marseille, France. pp.251-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bâtiments sur poteaux plantés de l'enceinte de la fin du Néolithique à Avrillé &amp;quot;rue des Menhirs&amp;quot; (Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klet Donnart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CrabeNéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Les Lucs-sur-Boulogne, France. pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la technologie céramique à la caractérisation des cultures néolithiques : l'exemple du Néolithique récent du Centre-Ouest de la France (3600-2900 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontres Méridionales de Préhistoire Récente, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France. pp.41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Identities in Megalithic Funerary Spaces: Revisiting the Aveyron Dolmens through Archaeo-Anthropology and Palaeogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Biomolecular Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes fossoyées de Charmé (Charente) : études pétrocéramiques au sein d’un espace micro territorial du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV colloque d'Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen Université de Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dernier repas avant le départ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camielsa Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres Nord/Sud de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination spatiale d’une enceinte fossoyée néolithique implantée sur un plateau calcaire pour estimer la localisation d’un niveau d’occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e colloque interrégional sur le Néolithique (Internéo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection géophysique : des vestiges au territoire, et inversement !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Lueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur le mégalithisme en Occitanie : des dolmens pas si simples !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres Nord-Sud de la Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale approach to megalithic burials in Southwestern Frane : the use of Qgis in the definition of implantation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination spatiale au sein d'une enceinte fossoyée néolithique pour estimer la localisation d'un niveau d'occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-méthodes des enceintes néolithiques dans le Centre-Ouest de la France : l'exemple des vallées du Thouet et de la Dive (Deux-Sèvres, Vienne, Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique/Actualités de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints or cultural practices with Ethiopian potters with Oromo and Wolayta ? Discussion about the injera plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections géophysiques multi-méthodes et multi-échelles du site Néolithique du Pontet à Saint-Nazaire-sur-Charente (Charente-Maritine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque international du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. pp.32, 2017, Archéométrie, Rennes 1977 + 1997 + 2017, résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative d’enceintes néolithiques dans le Centre-Ouest de la France : Les enceintes fossoyées de La Grosse Borne à Brie et du Chafaud à Marnes (Deux-Sèvres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-méthodes des enceintes néolithiques dans le Centre-Ouest de la France : l’exemple des vallées du Thouet et de la Dive (Deux-Sèvres, Vienne, Maine et Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible d'identifier les étapes de préparation de la pâte dans les poteries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections géophysique du site néolithique du Pontet (Saint-Nazaire-sur-Charente, 17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Rencontres Méridionales de Préhistoire Récente « Entre deux mers » et Actualité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnoarchéométrique céramique : premiers résultats à partir des traditions techniques potières Woloyta et Oromo (Ethiopie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des sciences de la Terre (RST2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections géophysiques sur le site néolithique du Pontet (Saint-Nazaire-sur-Charente, Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection magnétique à haute résolution spatiale et haute précision sur le site néolithique du Pontet (Saint-Nazaire-sur-Charente, Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des doctorants de 2nd année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude magnétique de l’enregistrement sédimentaire fluviomarin holocène du Pontet (Charente-Maritime, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG 2015 Magnétisme en Sciences de la terre, de l’Univers, de l’Environnement et de l’Homme en France : résultats récents et prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aix-en-Provence, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and transmission of ceramics techniques and styles in the Ethiopian rift : Ethnoarchaeological studies of Oromo and Woloyta potters communities (Arsi, Oromiya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès de l’association archéologieque Panafricaine de Préhistoire et Disciplines associés/XXIIe Rencontre biennale de la Société des archéologues africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie des traditions potières en zone Arsi, Région Oromiya (vallée du Rift – Ethiopie). Transmission des techniques et des styles céramiques inter-groupes et inter-individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres des Études africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, Pierre à penser, Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AEP, 469 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Senepart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 523 p., 2022, Mémoire LVII, 9791090534728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie d'une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France. Bellevue à Chenommet (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent ARD. Archives d'Ecologie Préhistorique, 2022, 9782358420297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 392 p., 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemima Dunkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 287 p., 2020, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre deux mers » & Actualité de la recherche. Actes des 12e Rencontres Méridionales de Préhistoire récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.370, 2018, 9782358420259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites ceinturés de la Préhistoire récente, nouvelles données, nouvelles approches, nouvelles hypothèses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GANDELIN Muriel, ARD Vincent, VAQUER Jean, JALLOT Luc. Archives d'Ecologie Préhistorique, 239 p., 2018, 978-2-35842-023-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giants in the Landscape: monumentality and Territories in the European Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeopress. , Volume 3/Session A25d, pp.94, 2016, Proceedings of the XVII UISPP World Congress (1-7 September, Burgos, Spain), 9781784912864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et échanger au Néolithique. Traditions céramiques entre Loire et Gironde au 4e millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 33, pp.393, 2014, Documents préhistoriques, 978-2735508150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dolmen II de Puyraveau (Saint-Léger-de-Montbrun, Deux-Sèvres). Un monument au mobilier exceptionnel de la fin du Néolithique dans le Centre-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Publications Chauvinoises, XLI, pp.564, 2011, Mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections géophysiques et sondages archéologiques de deux sites à sel de la région de Rochefort-sur-Mer (Charente-Maritime, France) : caractérisation des structures et de la géométrie des dépôts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Dupont; Anna Baudry; Marie-Yvane Daire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.580, 2025, 9789464263411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans de prospection géophysique sur des sites funéraires néolithiques dans le Ruffécois (Charente, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Kérouanton; Christophe Maitay; Yvan Praud; Ludovic Soler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des morts chez les vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.373-389, 2024, 979-10-90534-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, 2024, 979-10-90534-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumentalisme du monde des morts et des vivants (4500-3500 av. J.-C.) : cas d’étude dans le centre-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Lüth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.391-413, 2024, 979-10-90534-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquefort : le plus grand dolmen d'Aquitaine en péril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teyssandier, Nicolas; Bétard, François; Bourdin, Stéphane; Gourmelon, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des sites archéologiques menacés. Patrimoine à protéger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche Midi, pp.38-41, 2023, 2749177057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasage dynamique des architectures mégalithiques. Etudes de cas dans les départements du Morbihan, de Charente et de l'Aude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Hasler, Anne; Sénépart, Ingrid; Cauliez, Jessie; Gilabert, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales : Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez (Aveyron), 21-25 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.37-46, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes fossoyées néolithiques entre atlantique et méditerranée : nouvelles données, nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Lefranc; Christophe Croutsch; Antony Denaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enceintes néolithiques du nord-ouest de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, 2023, Arts, Archéologie et Patrimoine, 978-2-36441-486-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourcer la matière première des mégalithes : exemples pris dans le Ruffécois (Charente, Nouvelle Aquitaine). Méthode et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Hasler, Anne; Sénépart, Ingrid; Cauliez, Jessie; Gilabert, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales : Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez (Aveyron), 21-25 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.93-108, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser : complémentarité des analyses techniques et symboliques pour la compréhension du phénomène mégalithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Hasler, Anne; Sénépart, Ingrid; Cauliez, Jessie; Gilabert, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales : Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez (Aveyron), 21-25 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.13-22, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre au temps des bâtisseurs de mégalithes : les maisons néolithiques du Peu, à Charmé (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session Dépasser les plans et révéler l’architecture invisible : de l’identification à la restitution des constructions du Néolithique à l’âge du Fer, Société préhistorique française, pp.125-146, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enceintes du Néolithique dans l’Ouest et le Centre-Ouest de la France (hors contextes Rubané : 4500-2500 BC) : nouvelles perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Lefranc; Christophe Croutsch; Antony Denaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enceintes néolithiques du nord-ouest de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-310, 2023, Arts, Archéologie et Patrimoine, 978-2-36441-486-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas de stèles recyclées dans des dolmens du sud de la France (Quercy, Pays basque, sud du Massif central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Hasler, Anne; Sénépart, Ingrid; Cauliez, Jessie; Gilabert, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales : Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez (Aveyron), 21-25 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.199-214, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur le mégalithisme en Occitanie. Des dolmens pas si simples !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Hasler, Anne; Sénépart, Ingrid; Cauliez, Jessie; Gilabert, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales : Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez (Aveyron), 21-25 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.269-273, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux apports méthodologiques pour l’exploration des enceintes fossoyées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-ouest de la France Bellevue à Chenommet (Charente)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, 2022, 9782358420297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’architecture de l’enceinte de Bellevue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-ouest de la France Bellevue à Chenommet (Charente)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.481-485, 2022, 9782358420297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fossés : caractéristiques et dynamiques de remplissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France : Bellevue à Chenommet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-144, 2022, 9782358420297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier sans détruire : l’apport des prospections aériennes et géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-ouest de la France Bellevue à Chenommet (Charente)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, 2022, 9782358420297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte et contexte du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Oillic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Matignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France : Bellevue à Chenommet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-31, 2022, 9782358420297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bras Melon à Bonneville, en Charente : un cas de réoccupation d’enceinte fossoyée néolithique par les populations de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LVII, pp.77-95, 2022, Mémoire, 979-10-90534-72-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enceinte de Bellevue dans son contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Papon-Taraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-ouest de la France Bellevue à Chenommet (Charente)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.486-488, 2022, 9782358420297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des pratiques funéraires au Néolithique moyen : état des connaissances sur les mégalithes et les grottes sépulcrales dans le bassin supérieur de la Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LVII, pp.37-56, 2022, Mémoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités pratiquées dans l’enceinte de Bellevue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klet Donnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France : Bellevue à Chenommet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.485-486, 2022, 9782358420297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un contexte archéologique très riche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France : Bellevue à Chenommet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-56, 2022, 9782358420297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’architecture et l’environnement des mégalithes grâce aux prospections géophysiques multiméthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard Vincent; Mens Emmanuel; Gandelin Muriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-152, 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes techniques et productions symboliques du mégalithisme funéraire de la façade atlantique entre Bretagne et Pays basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Kerdivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Mens, Emmanuel; Gandelin, Muriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-132, 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-méthodes des enceintes néolithiques dans le Centre-Ouest de la France : l'exemple des vallées du Thouet et de la Dive (Deux-Sèvres, Vienne, Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fromont, Nicolas; Marchand, Grégor; Forré, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique, Actes du 32e colloque interrégional sur le Néolithique, Le Mans (Sarthe), 24-25 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LV, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-364, 2021, Mémoire, 9791090534650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silcrètes d'âge éocène, matériau de construction exclusif (ou presque) des mégalithes dans le Nord du Poitou (Deux-Sèvres et Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fromont, Nicolas; Marchand, Grégor; Forré, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique, Actes du 32e colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LV, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.381-390, 2021, Mémoire, 9791090534650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dolmen de Chantebrault IV à Saint-Laon (Vienne) : une sépulture à entrée latérale dans le nord du Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Ihuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fromont, Nicolas; Marchand, Grégor; Forré, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique, Actes du 32e colloque interrégional sur le Néolithique, Le Mans (Sarthe), 24-25 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LV, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-380, 2021, Mémoire, 9791090534650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche multi-scalaire et multi-méthode du monumentalisme néolithique. L’exemple du programme ANR MONUMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard Vincent; Mens Emmanuel; Gandelin Muriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De possibles vases à sel ? Approche technologique et pétrographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-113, 2020, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of the Bell Beaker culture in Atlantic France: an overview of settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex M. Gibson (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bell Beaker Settlement of Europe: The Bell Beaker Phenomenon from a Domestic Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxbow Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.329-352, 2019, Prehistoric Society Research Paper 9, 9781789251241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumental sites in the landscape. World of the dead and living world during the Middle and Late Neolithic in West-Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Müller J.; Hinz M.; Wunderlich M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megaliths, Societies, Landscapes. Early Monumentality and Social Differentiation in Neolithic Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr. Rudolf Habelt GmbH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.547-563, 2019, 978-3-7749-4213-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique architecturale du mégalithe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène, Autopsie d'une sépulture collective Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35842-026-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-203, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et comparaisons relatives au mobilier céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-117, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les enceintes du Néolithique moyen et récent du Centre-Ouest de la France : l'exemple du haut cours de la Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gandelin M., Ard V., Vaquer J. et Jallot L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites ceinturés de la Préhistoire : nouvelles données, nouvelles approches, nouvelles hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEP, pp.87-108, 2018, 978-2-35842-023-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enceinte fossoyée et des bâtiments du début du Néolithique moyen dans le centre-ouest &amp;quot; Le Peu &amp;quot; à Charmé (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marticorena P., Ard V., Hasler A., Cauliez J., Gilabert C., Sénépart I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Entre deux mers" &amp; actualité de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Ecologie Préhistoriques, pp.141-151, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes monumentales pour nouvelles croyances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teyssandier Nicolas; Thiébault Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-histoires. La conquête des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche Midi, pp.172-173, 2018, 978-2-7491-5917-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mégalithes en Ruffécois (Charente) : de l'étude à la valorisation. Réflexions autour d'un projet en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delhoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Leduc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites mégalithiques. Conservation et mise en valeur, un enjeu européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.151-164, 2018, 9782358420211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complétement barré ! Le site de hauteur de Cordie à Marignac (Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitay Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo et Muriel Mélin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à l'archéologie de l'âge du Bronze dans les espaces atlantiques et Manche-Mer du Nord. Volume 2 : Actes des Séminaires Archéologiques de l’Ouest (2008, 2009 et 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la promotion des recherches sur l'âge du Bronze (APRAB), pp.41-52, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections géophysiques sur le site néolithique du Pontet (Saint-Nazaire-sur-Charente, Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marticorena P., Ard V., Hasler A., Cauliez J., Gilabert C., Sénépart I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre deux mers et actualités de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Ecologie Préhistoriques, pp.181-186, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données inédites sur les sépultures en fosse néolithiques dans le seuil du Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Farago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pablo Marticorena; Vincent Ard; Anne Hasler; Jessie Cauliez; Christophe Gilabert; Ingrid Sénépart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Entre deux mers» &amp; actualité de la recherche. Actes des 12e Rencontres Méridionales de Préhistoire Récente, Bayonne (Pyrénées-Atlantiques) – du 27 septembre au 1er octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-139, 2018, 978-2-35842-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le mégalithisme des Pyrénées Nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre deux mers. Actes des 12e Rencontres Méridionales de Préhistoire Récente, Bayonne du 27 septembre au 1er octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur le site de la Lède du Gurp (Grayan-et-l’Hôpital, Gironde) : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizé Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pablo Marticorena; Vincent Ard; Anne Hasler; Jessie Cauliez; Christophe Gilabert; Ingrid Sénépart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Entre deux mers» &amp; actualité de la recherche. Actes des 12e Rencontres Méridionales de Préhistoire Récente, Bayonne (Pyrénées-Atlantiques) – du 27 septembre au 1er octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.209-220, 2018, 978-2-35842-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mégalithes par milliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Cornette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne. Une aventure mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-122, 2018, 979-1021030879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation du Bronze ancien en milieu littoral à Dolus d’Oléron (Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bapst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klet Donnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pablo Marticorena; Vincent Ard; Anne Hasler; Jessie Cauliez; Christophe Gilabert; Ingrid Sénépart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Entre deux mers» &amp; actualité de la recherche. Actes des 12e Rencontres Méridionales de Préhistoire Récente, Bayonne (Pyrénées-Atlantiques) – du 27 septembre au 1er octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.201-207, 2018, 978-2-35842-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation du Néolithique récent I en contexte insulaire : la Crapaudière à Sainte-Marie-de-Ré (Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Dréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pablo Marticorena; Vincent Ard; Anne Hasler; Jessie Cauliez; Christophe Gilabert; Ingrid Sénépart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Entre deux mers» &amp; actualité de la recherche. Actes des 12e Rencontres Méridionales de Préhistoire Récente, Bayonne (Pyrénées-Atlantiques) – du 27 septembre au 1er octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.187-199, 2018, 978-2-35842-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'Âge du Fer &amp;quot; : un PCR qui ne manque pas de sel !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marticorena P., Ard V., Hasler A., Cauliez J., Gilabert C., Sénépart I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Entre deux mers » &amp; actualité de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Ecologie Préhistoriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-180, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mégalithisme : regards croisés entre mondes atlantique et méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine Jean; Garcia Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Protohistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-93, 2018, Histoire et archéologie, 9782705695941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mégalithisme angoumoisin : les dolmens de type angoumoisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide des tumulus de Bougon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département des Deux-Sèvres, pp.11, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution magnetic survey on the Neolithic enclosure of Le Pontet (Charente-Maritime, France): presentation of the method and associated processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Conference on Metrology for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.550-555, 2015, ISBN 978-88-940453-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enceinte à fossés interrompus de la culture Matignons sur le haut cours de la Charente : Bellevue à Chenommet (Charente). Objectifs, stratégie et premiers résultats des campagnes 2008 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleit Donnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin T., Sénépart I., Cauliez J., Thirault E., Bonnardin S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique et rythmes évolutifs des sociétés de la préhistoire récente. Actes des 9e Rencontres méridionales de Préhistoire récente (Saint-Georges-de-Didonne / Royan, 8-9 octobre 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.117-134, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles datations au Radiocarbone pour le site de Champ-Durand à Nieul-sur-l’Autise (Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joussaume, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enceinte néolithique de Champ-Durand à Nieul-sur-l’Autise (Vendée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. APC, pp.643-652, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du Néolithique dans le Thouarsais : le groupe de Taizé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Ihuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen II de Puyraveau (Saint-Léger-de-Montbrun, Deux-Sèvres). Un monument au mobilier exceptionnel de la fin du Néolithique dans le Centre-Ouest de la France. Collections particulières et collections des musées de Poitiers et des Tumulus de Bougon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.478-490, 2011, Mémoire XLI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la technologie céramique à la caractérisation des cultures néolithiques : l'exemple du Néolithique récent du Centre-Ouest de la France (3600-2900 avant J.-C. )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sénépart Ingrid, Bonnardin, Sandrine, Thirault Eric, Perrin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges, frontières et transgressions. Actualité de la recherche, 8e Rencontres Méridionales de Préhistoire Récente, Marseille, 7-8 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'écologie préhistorique, pp.41-59, 2011, 978-2-35842-005-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique de l'exploration des monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen II de Puyraveau (Saint-Léger-de-Montbrun, Deux-Sèvres). Un monument au mobilier exceptionnel de la fin du Néolithique dans le Centre-Ouest de la France. Collections particulières et collections des musées de Poitiers et des Tumulus de Bougon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.32-50, 2011, Mémoire XLI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Salanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puyraveau à Saint-Léger-de-Montbrun (Deux-Sèvres), le dolmen II. Un monument au mobilier exceptionnel à la fin du Néolithique dans le Centre-Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Recherches Archéologiques du Pays Chauvinois, pp.16-17, 2011, Mémoire XLI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau témoin campaniforme dans le Centre-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Salanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormenier A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Ard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puyraveau à Saint-Léger-de-Montbrun (Deux-Sèvres). Le dolmen II. Un monument au mobilier exceptionnel de la fin du Néolithique dans le Centre-Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLI, Association des Publications Chauvinoises, pp.491-512, 2011, Mémoire de l’Association des Publications Chauvinoises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 1964 à 2009, l'histoire mouvementée du mobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen II de Puyraveau (Saint-Léger-de-Montbrun, Deux-Sèvres). Un monument au mobilier exceptionnel de la fin du Néolithique dans le Centre-Ouest de la France. Collections particulières et collections des musées de Poitiers et des Tumulus de Bougon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.87-91, 2011, Mémoire XLI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Essart et le Néolithique récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marchand, Grégor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des feux dans la vallée: les habitats du mésolithique et du néolithique récent de l'Essart à Poitiers (Vienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.211-213, 2009, Archéologie &amp; culture, 978-2-7535-0834-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Salanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puyraveau, le secret du dolmen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Tumulus de Bougon, pp.16-17, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des trous, des vestiges et des problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégor Marchand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des feux dans la vallée : les habitats du Mésolithique et du Néolithique récent de l'Essart à Poitiers (Vienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaire de Rennes, pp.13-24, 2009, Archéologie &amp; culture, 978-2-7535-0834-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des vestiges céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marchand, Grégor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des feux dans la vallée: les habitats du mésolithique et du néolithique récent de l'Essart à Poitiers (Vienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.143-152, 2009, Archéologie &amp; culture, 978-2-7535-0834-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiopot. Référentiel technique et fonctionnel de traditions potières éthiopiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chez les potières Woloyta, chaîne opératoire de fabrication d’une jarre. Goljoota, Région Oromo, Zone Arsi, Éthiopie, Réalisation Fabien Marcorelles pour l’exposition permanent de l’espace archéologique départemental de Montrozier, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiopie, Le Mystère des Mégalithes. Documentaire 90 minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Arte Télévision</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Cnrs Image</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche (2016 - 2018) - Monumentalismes et territoires au Néolithique entre Loire et Charente Formes et environnements des mégalithes et des enceintes. Formes, architecture, pétrographie et technologie des mégalithes. Campagne de fouille 2018 sur le dolmen des Bourriges à Fouqueure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megalithic landscape : first Abaya archaeological mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, in Pourtaud J.-S. Dolmens, menhirs et pierres de légendes en Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dolmens en Quercy :architectures et implantation territoriale. L’exemple du secteur de Miers-Alvignac..Étude architecturale et technologique des dolmens de Combe de Saule 2 et du Mas de Jean Blanc à Marcilhac-sur-Célé et Causse Haut 1 à Reyrevignes, Lot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche Monumentalismes et territoires au Néolithique entre Loire et Charente Formes et environnements des mégalithes et des enceintes. Formes, architecture, pétrographie et technologie des mégalithes. Campagne de fouille 2017 sur le dolmen des Bourriges à Fouqueure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche Monumentalismes et territoires au Néolithique entre Loire et Charente Formes et environnements des mégalithes et des enceintes. Formes, architecture, pétrographie et technologie des mégalithes. Sondage du dolmen de Magnez à Courcôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte fossoyé du Peu à Charmé (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tumulus de la Motte de la Jacquille à Fontenille : sondage dans la carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du PCR 2013-2015 : des résultats novateurs et de nouvelles pistes de recherches (V. Ard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and transmission of ceramics techniques and styles in the Ethiopian Rift: Ethnoarchaeological studies of Oromo, Wolayta and Wata potters communities (Arsi, Oromiya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Msk Productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kowalczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec L'Intervention De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études spécialisées sur l’architecture du tumulus de la Motte de la Jacquille (Fontenille, Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dolmen de la Grosse Pérotte à Fontenille (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Emma Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche Le Nord-Charente au Néolithique moyen et récent : enceintes fossoyées, sépultures mégalithiques et territoires (4500-2900 av. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des géants dans le paysage. Construction des paysages habités et symboliques dans le Néolithique du Centre-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace naturel, espace construit ? Réponses de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle-Aquitaine, Charente, Baignes-Sainte-Radegonde, La Métairie Neuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pelmoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Nouvelle Aquitaine - Outre-Mer. 2024, 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Monumentalismes et territoires au Néolithique entre Loire et Charente. Formes et environnements des mégalithes et des enceintes. Rapport intermédiaire 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Rapport de PCR SRA Nouvelle Aquitaine. 2019, 536 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche « Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'Âge du Fer », rapport final 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2019, 177 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Monumentalismes et territoires au Néolithique entre Loire et Charente. Formes et environnements des mégalithes et des enceintes. Rapport intermédiaire 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Rapport de PCR SRA Nouvelle Aquitaine. 2018, 461 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche « Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'Âge du Fer », rapport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2018, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures dolméniques et territoires dans les Pyrénées nord-occidentales, rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SRA Nouvelle Aquitaine; SRA Occitanie; Direction des Affaires Culturelles d’Aquitaine et d’Occitanie. 2018, 159 p., 165 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection thématique 2017. Les dolmens en Quercy : architectures et implantation territoriale. L'exemple du secteur Miers-Alvignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Rapport de Prospection Thématique SRA DRAC Occitanie. 2017, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dolmens en Quercy : architectures et implantation territoriale. L’exemple du secteur de Miers-Alvignac. Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2017, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche « Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'Âge du Fer », rapport 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site d’Ors au Château d’Oléron. Fouille sur estran d’une occupation néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2017, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Monumentalismes et territoires au Néolithique entre Loire et Charente. Formes et environnements des mégalithes et des enceintes. Rapport intermédiaire 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Rapport de PCR SRA Nouvelle Aquitaine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures dolméniques et territoires dans les Pyrénées nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA nouvelle Aquitaine; SRA occitanie. 2016, 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'âge du Fer. Rapport 2016, DRAC - SRA Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Rapport de PCR SRA Nouvelle Aquitaine. 2016, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection thématique 2016. Les dolmens en Quercy : architectures et implantation territoriale. L'exemple des secteurs de Gréalou et Livernon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Rapport de Prospection Thématique SRA DRAC Occitanie. 2016, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Le Nord-Charente au Néolithique moyen et récent : enceintes fossoyées, sépultures mégalithiques et territoires (4500-2900 av. J.-C.). Rapport intermédiaire 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Rapport de PCR SRA Nouvelle Aquitaine. 2016, pp.299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dolmens en Quercy : architectures et implantation territoriale. L’exemple des secteurs de Gréalou et Livernon. Etude architecturale et technologique du dolmen des Agars (Saint-Chels, Lot). Comparaison avec le dolmen du Mas de Jean Blanc (Marcilhac-sur-Célé) et le menhir de Bélinac (Livernon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Traces. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport intermédiaire d'activité 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Calauzenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2016, 177 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche « Monumentalismes et territoires au Néolithique entre Loire et Charente. Formes et environnements des mégalithes et des enceintes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2016, pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Le Nord-Charente au Néolithique moyen et récent : enceintes fossoyées, sépultures mégalithiques et territoires (4500-2900 av. J.-C.). Rapport intermédiaire 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Rapport de PCR SRA Nouvelle Aquitaine. 2015, pp.286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and transmission of ceramics techniques and styles in the ethiopian rift: ethnoarchaeological studies of Oromo, Woloyta and Wata potters communities (Arsi Zone and West Arsi Zone, Oromiya Region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mission report for DIFFCERAM-CFEE-ARCCH-Fyssen Foundation Survey mission.; Survey from 11th November until 11th december 2013 / May 11th till June 21th. 2015, 186 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'âge du Fer. Rapport 2015, DRAC - SRA Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Rapport de PCR SRA Nouvelle Aquitaine. 2015, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final d’Opération. Les occupations pré et protohistoriques de « la Petite Moussigère » à Puyréaux (Charente). DRAC, SRA, Poitou-Charente , vol. 1 (texte) : 182 p., vol. 2 (planches et annexes) 252 p., vol. 3 (inventaires techniques) 292p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] DRAC-SRA Poitou-Charentes. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and transmission of ceramics techniques and styles in the ethiopian rift: ethnoarchaeological studies of Oromo, Woloyta and Wata potters communities (Arsi Zone and West Arsi Zone, Oromiya Region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mission report for DIFFCERAM-CFEE-ARCCH-Fyssen Foundation Survey mission.; Survey mission from November 11th till December 8th 2013. 2014, 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Le Nord-Charente au Néolithique moyen et récent : enceintes fossoyées, sépultures mégalithiques et territoires (4500-2900 av. J.-C.). Rapport intermédiaire 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Rapport de PCR SRA Nouvelle Aquitaine. 2014, pp.225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bâtisseurs de Mégalithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02033845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mégalithes du Ruffécois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02043597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId503"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911092v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno Ramirez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balbin Berhman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zp5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2H4K7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104379" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duquesne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ioc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1934" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Linard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louboutin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Derenne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0264" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257694v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2020.101170" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02899693v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NZTWRJND-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911263v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labastie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899820v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14899" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440949v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pioffet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35686/AR.2017.17" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1590" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14631" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defaix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14686" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.149" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Darvill" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023699v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023590v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Moreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687642v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13956" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.967" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13883" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687661v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maingaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367440v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maingaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367434v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgueil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Millet-Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2008.13804" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238055v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237826v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rouquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911396v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04901393v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/203a-1205" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911407v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828798v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Pruvost" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vitte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich L&#252;th" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911166v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Carloni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259728v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170187v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911337v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Philippe-Lelong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452817v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440865v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378083v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395994v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440882v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440909v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586048v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440899v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440998v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441005v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911282v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152372v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911008v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Escol&#224;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02481225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911222v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911204v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruniaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02425673v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991519v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ripoche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007655v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050677v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120697v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01994646v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bapst" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harster" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023366v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Coupey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023486v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068341v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023387v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023476v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022750v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046896v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022886v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556547v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910740v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Caro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023513v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023396v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Br&#233;jeon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Emma Leroux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023072v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courty" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fillon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970266v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022774v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023302v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045192v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729853v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023490v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023460v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moreau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520765v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075433v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556495v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023354v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023344v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuenca-Solana" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022918v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023415v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897522v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687657v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240628v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony de Belvalet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066917v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822299v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02425654v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Lueth" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02545316v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970260v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970261v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02545320v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982336v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971889v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556556v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971867v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02545323v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982303v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Borgen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556571v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982284v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02564634v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120707v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025778v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967099v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967095v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259814v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Senepart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909085v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869048v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893748v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chauvigny-patrimoine.fr/Images/img_couvertures/sommaire_mem_57.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03259407v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02132565v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemima Dunkley" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=loccupation-du-neolithique-final-de-tremonteix-puy-de-dome-et-ses-assemblages-de-mobilier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934245v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=entre-deux-mers-actualite-de-la-recherche-actes-des-12e-rencontres-meridionales-de-prehistoire-recente-bayonne-pyrenees-atlantiques-du-27-septembre-au-1er-octobre-2016" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278555v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022684v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022661v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/liste.php?monocrit=c&amp;amp;collection=22" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023773v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407454v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834300v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092492v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088842v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259918v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259866v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258450v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259883v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259898v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570980v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594910v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259909v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371772v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/archeologie/830-les-enceintes-neolitiques-du-nord-ouest-de-l-europe-9782364414860.html" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903571v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papon-Taraud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=archeologie-dune-enceinte-fossoyee-du-neolithique-recent-dans-le-centre-ouest-de-la-france-bellevue-a-chenommet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869178v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04131277v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Oillic" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Matignon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911858v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887672v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04131292v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911847v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869122v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04131287v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jadeau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875686v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112403v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440702v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chauvigny-patrimoine.fr/Editions/fiche_resultat.php?id=MEM055" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112381v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440788v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440819v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440500v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878537v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878540v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066023v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-bell-beaker-settlement-of-europe.html" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02425677v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schwerpunkt-monumente.de/fileadmin/projekte/common/fmsd18/Megaliths_Societies_Landscapes_2.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542000v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878611v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994166v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=entre-deux-mers-actualite-de-la-recherche-actes-des-12e-rencontres-meridionales-de-prehistoire-recente-bayonne-pyrenees-atlantiques-du-27-septembre-au-1er-octobre-2016" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022641v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312621v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994186v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258967v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994174v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979428v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920491v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitay Christophe" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022826v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022628v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313515v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carri&#232;re" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023678v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/la-bretagne/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313500v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313179v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023712v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546382v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362034v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleit Donnart" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841193v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493157v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493154v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493155v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493153v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493156v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313758v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormenier A." TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482033v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493158v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314644v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493159v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864495v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452841v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118349v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Arte T&#233;l&#233;vision" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cnrs Image" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tixier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Craemer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046640v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023671v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02283656v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046486v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045741v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046454v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042744v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042723v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042786v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118351v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Msk Productions" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kowalczyk" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec L'Intervention De" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044015v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044076v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023688v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909778v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelmoine" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546870v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023649v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023643v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546871v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065987v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caule" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547382v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546872v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023630v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560084v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023640v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560544v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066010v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023658v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023621v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023610v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044583v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800657v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calauzenes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023604v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991214v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023657v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023602v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456656v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991234v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02033845v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02043597v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agogu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lopez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.70036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duquesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ioc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno Ramirez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balbin Berhman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zp5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2H4K7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412448v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104379" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1934" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Linard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103102" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738866v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louboutin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889240v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Derenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0264" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051541v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051558v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2020.101170" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02899693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11201" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NZTWRJND-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labastie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14899" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440949v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pioffet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35686/AR.2017.17" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1590" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defaix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14686" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443680v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14631" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.149" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Darvill" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023699v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687642v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13956" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687632v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.967" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13883" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maingaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgueil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Millet-Richard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687614v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2008.13804" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maingaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237826v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rouquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04901393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/203a-1205" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911407v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911396v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Pruvost" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich L&#252;th" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911438v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vitte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Carloni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259728v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170187v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586195v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Philippe-Lelong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911337v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395994v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440882v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425829v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586048v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440909v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440899v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440998v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440865v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441005v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911282v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02481225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911222v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911204v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruniaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911008v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bach" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Escol&#224;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02425673v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152372v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023366v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Coupey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068341v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023387v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023476v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120697v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01994646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bapst" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harster" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022750v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046896v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022886v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050677v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007655v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ripoche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991519v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manem" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045785v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556547v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910740v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Caro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023513v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023072v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courty" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970266v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022774v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023302v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045192v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729853v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023396v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Br&#233;jeon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Emma Leroux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556495v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075433v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520765v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023490v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023460v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moreau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022918v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023415v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023344v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuenca-Solana" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897522v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023354v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687657v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240628v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony de Belvalet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066917v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822299v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02545316v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02425654v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Lueth" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970261v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970260v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02545320v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971889v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982336v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556556v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971867v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02545323v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982303v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Borgen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556571v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982284v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02564634v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120707v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025778v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967095v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967099v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909085v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259814v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Senepart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893748v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chauvigny-patrimoine.fr/Images/img_couvertures/sommaire_mem_57.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869048v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03259407v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02132565v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemima Dunkley" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=loccupation-du-neolithique-final-de-tremonteix-puy-de-dome-et-ses-assemblages-de-mobilier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934245v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=entre-deux-mers-actualite-de-la-recherche-actes-des-12e-rencontres-meridionales-de-prehistoire-recente-bayonne-pyrenees-atlantiques-du-27-septembre-au-1er-octobre-2016" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278555v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022684v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022661v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/liste.php?monocrit=c&amp;amp;collection=22" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023773v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407454v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834300v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088842v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092492v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258450v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259883v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570980v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259898v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259866v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594910v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371772v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/archeologie/830-les-enceintes-neolitiques-du-nord-ouest-de-l-europe-9782364414860.html" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259909v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259918v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911858v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887672v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04131292v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=archeologie-dune-enceinte-fossoyee-du-neolithique-recent-dans-le-centre-ouest-de-la-france-bellevue-a-chenommet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911847v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04131277v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Oillic" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Matignon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869178v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903571v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papon-Taraud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869122v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875686v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04131287v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jadeau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112381v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440788v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440702v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chauvigny-patrimoine.fr/Editions/fiche_resultat.php?id=MEM055" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440819v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440500v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112403v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878537v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066023v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-bell-beaker-settlement-of-europe.html" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02425677v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schwerpunkt-monumente.de/fileadmin/projekte/common/fmsd18/Megaliths_Societies_Landscapes_2.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542000v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878611v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878540v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979428v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994174v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022628v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022826v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920491v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitay Christophe" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994186v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312621v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258967v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313515v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carri&#232;re" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023678v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/la-bretagne/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313500v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313179v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994166v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=entre-deux-mers-actualite-de-la-recherche-actes-des-12e-rencontres-meridionales-de-prehistoire-recente-bayonne-pyrenees-atlantiques-du-27-septembre-au-1er-octobre-2016" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022641v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023712v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546382v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362034v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleit Donnart" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841193v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493155v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493153v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493156v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493154v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313758v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormenier A." TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493157v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493158v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314644v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482033v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493159v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864495v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452841v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118349v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Arte T&#233;l&#233;vision" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cnrs Image" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tixier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Craemer" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046640v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023671v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02283656v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045741v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046486v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046454v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042744v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042723v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042786v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118351v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Msk Productions" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kowalczyk" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec L'Intervention De" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044015v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044076v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023688v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909778v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelmoine" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023649v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546870v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023643v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546871v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065987v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caule" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023630v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560084v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546872v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547382v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023640v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066010v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023658v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023621v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023610v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044583v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800657v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calauzenes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560544v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023604v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991214v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023657v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456656v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991234v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023602v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02033845v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02043597v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>