--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -718,360 +718,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dieu est-il mathématicien ?&amp;quot; de Mario Livio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ardourel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 162, p. 74-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Verification and Validation of Simulations Against Holism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jebeile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ardourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minds and Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29, p. 149-168. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11023-019-09493-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11023-019-09493-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02105907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is the transference theory of causation insufficient? The challenge of the Aharonov-Bohm effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guay</w:t>
+                <w:t xml:space="preserve">The infinite limit as an eliminable approximation for phase transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ardourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in History and Philosophy of Science Part B: Studies in History and Philosophy of Modern Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 63, pp.12-23. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 62, pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.shpsb.2017.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why is the transference theory of causation insufficient? The challenge of the Aharonov-Bohm effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ardourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ardourel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in History and Philosophy of Science Part B: Studies in History and Philosophy of Modern Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 62, pp.71-84. </w:t>
+              <w:t xml:space="preserve">, 2018, 63, pp.12-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.shpsb.2017.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.shpsb.2017.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917720v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irreversibility in the derivation of the Boltzmann equation</w:t>
               </w:r>
@@ -1823,385 +1823,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Singular Limit and Intertheory Relations in Fluid Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ardourel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Society for the Philosophy of Science Annual Conference (BSPS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, York, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singular Limit, Reduction, and Turbulence in Fluid Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ardourel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reductionism in Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Sartenaer, Oct 2024, Namur, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Model Is the “Ising Model?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ardourel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRC 2024: Models, Representation, and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Ardourel; Cyrille Imbert; Isabelle Drouet; Marion Vorms, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singular Limit and Intertheory Relations in Fluid Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ardourel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 29th Biennial Meeting of the Philosophy of Science Association (PSA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, La Nouvelles-Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intertheory Relations in Fluid Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ardourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asymptotic Expansions in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vincent Ardourel; James Fraser, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836499v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-04836463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic expansions as modelling methods in physics</w:t>
               </w:r>
@@ -3331,51 +3331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ardourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292212v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodriguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766964v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Imbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/psa.2022.78" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Bangu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsa.2023.05.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520187v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-022-03577-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199593v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jebeile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13194-021-00372-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105907v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11023-019-09493-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsb.2017.09.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsb.2017.06.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918274v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13194-016-0152-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217314001097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939231v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.727" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946063v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Barberousse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/philosophie-et-histoire-des-idees/7678-temps-de-la-nature-nature-du-temps.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946028v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836487v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03070231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792472v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792279v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03180380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ardourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292212v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodriguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766964v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Imbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/psa.2022.78" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Bangu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsa.2023.05.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520187v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-022-03577-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199593v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jebeile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13194-021-00372-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11023-019-09493-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsb.2017.06.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsb.2017.09.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918274v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13194-016-0152-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217314001097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939231v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.727" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946063v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Barberousse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/philosophie-et-histoire-des-idees/7678-temps-de-la-nature-nature-du-temps.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946028v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03070231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792472v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792279v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03180380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>