--- v0 (2026-04-05)
+++ v1 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Aubert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Conly Seriously: What If We Want More?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155ff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance faciale et racisme : clarifier les enjeux du débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est quoi, une personne «racisée»?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slate.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une personne « racisée » ? Trois définitions pour éclairer le débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie pour éclairer le débat sur le racisme systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silomag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le racisme anti-blancs : un oxymore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Qualifier le racisme : controverses et reconnaissance du fait racial, HS N°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Richard Mervyn Hare, « Penser en morale. Entre intuition et critique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.8510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean Fabien Spitz, « Abolir le hasard ? Responsabilité individuelle et justice sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacrítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (23)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et technologie sociale chez Milton Friedman : éléments pour un néolibéralisme analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie politique à l’épreuve du marché : entre critique, acceptation et célébration. Quatrième rencontre de théorie politique normative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPOL, Jan 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que doivent faire les entreprises ? RSE et théories de l’actionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Forum for a Responsible Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Alliances, Nov 2024, Marcq-en-Baroeul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le racisme anti-blancs : un oxymore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“C’est raciste !” : de quoi parle-t-on ? Perspectives philosophiques et sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, Jan 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes, femmes : mode d’emploi. Repères conceptuels sur le sexe, le genre et l’identité de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Influenthics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondant pour François Facchini : &amp;quot;La dépense publique peut-elle faire le bonheur des peuples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ETHICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, Dec 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et enjeux éthiques du paternalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Influenthics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, Jan 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les définitions systémiques du racisme, leur adversaire dystopique et le débat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopies et influences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, Jan 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la race et le racisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Influenthics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Conly seriously: what if we want more?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">panel « Procreation, Environment and Rights », 17ème conférence annuelle du MANCEPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Manchester, Sep 2020, Manchester (online), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que penser du débat philosophique sur l’existence du racisme anti-blancs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifier le racisme. Colloque Global Race</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicités dénoncées comme racistes ou sexistes : quel management de la vérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de la vérité et vérité du management. 7ème Congrès Philosophie(s) du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moyens et les fins de Milton Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et Normativités. 4ème Colloque International de Philosophie Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutant du chapitre &amp;quot;The family and the Basic Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book in Progress Workshop on Gina Schouten's Liberalism, Neutrality and the Gendered Division of Labor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Hoover d'éthique économique et sociale, Feb 2018, Louvain -la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remettre le principe de différence au centre de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Vivès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Hoover d'éthique économique et sociale, Dec 2017, Louvain-La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du profit et ses justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MICH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Hoover d'éthique économique et sociale, Jan 2009, Louvain- la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayek & Friedman on CSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l'European Business Ethics Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayek on (workplace) democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Workplace Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Hoover d'éthique économique et sociale, 2008, Louvain la Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-understood Cosmopolitanism and Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence annuelle de la European Society for the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le libertarisme de gauche : égalitariste mais libertarien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de l’Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Hayek et la responsabilité sociale des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MICH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Hoover d'éthique économique et sociale, Oct 2007, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale des entreprises: quelques interrogations persistantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MICH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Hoover d'éthique économique et sociale, May 2007, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis, c'est quoi le racisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renaissance Du Livre, 2022, Dis, c'est quoi ?, Nadia Geerts, 2507057440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La véritable égalité est elle souhaitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des inégalités et de la justice sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des inégalités et de la justice sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Encyclopédie philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des inégalités et de la justice sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais sur Milton Friedman, le (néo)libéralisme et la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université catholique de Louvain, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04250119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Aubert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Conly Seriously: What If We Want More?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155ff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance faciale et racisme : clarifier les enjeux du débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est quoi, une personne «racisée»?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slate.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une personne « racisée » ? Trois définitions pour éclairer le débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie pour éclairer le débat sur le racisme systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silomag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le racisme anti-blancs : un oxymore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Qualifier le racisme : controverses et reconnaissance du fait racial, HS N°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Richard Mervyn Hare, « Penser en morale. Entre intuition et critique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.8510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean Fabien Spitz, « Abolir le hasard ? Responsabilité individuelle et justice sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacrítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (23)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et technologie sociale chez Milton Friedman : éléments pour un néolibéralisme analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie politique à l’épreuve du marché : entre critique, acceptation et célébration. Quatrième rencontre de théorie politique normative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPOL, Jan 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que doivent faire les entreprises ? RSE et théories de l’actionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Forum for a Responsible Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Alliances, Nov 2024, Marcq-en-Baroeul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le racisme anti-blancs : un oxymore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“C’est raciste !” : de quoi parle-t-on ? Perspectives philosophiques et sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, Jan 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes, femmes : mode d’emploi. Repères conceptuels sur le sexe, le genre et l’identité de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Influenthics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondant pour François Facchini : &amp;quot;La dépense publique peut-elle faire le bonheur des peuples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ETHICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, Dec 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les définitions systémiques du racisme, leur adversaire dystopique et le débat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopies et influences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, Jan 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la race et le racisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Influenthics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et enjeux éthiques du paternalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Influenthics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, Jan 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Conly seriously: what if we want more?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">panel « Procreation, Environment and Rights », 17ème conférence annuelle du MANCEPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Manchester, Sep 2020, Manchester (online), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicités dénoncées comme racistes ou sexistes : quel management de la vérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de la vérité et vérité du management. 7ème Congrès Philosophie(s) du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que penser du débat philosophique sur l’existence du racisme anti-blancs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifier le racisme. Colloque Global Race</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moyens et les fins de Milton Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et Normativités. 4ème Colloque International de Philosophie Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutant du chapitre &amp;quot;The family and the Basic Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book in Progress Workshop on Gina Schouten's Liberalism, Neutrality and the Gendered Division of Labor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Hoover d'éthique économique et sociale, Feb 2018, Louvain -la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remettre le principe de différence au centre de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Vivès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Hoover d'éthique économique et sociale, Dec 2017, Louvain-La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du profit et ses justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MICH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Hoover d'éthique économique et sociale, Jan 2009, Louvain- la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayek & Friedman on CSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l'European Business Ethics Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayek on (workplace) democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Workplace Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Hoover d'éthique économique et sociale, 2008, Louvain la Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-understood Cosmopolitanism and Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence annuelle de la European Society for the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le libertarisme de gauche : égalitariste mais libertarien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de l’Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Hayek et la responsabilité sociale des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MICH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Hoover d'éthique économique et sociale, Oct 2007, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale des entreprises: quelques interrogations persistantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MICH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Hoover d'éthique économique et sociale, May 2007, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis, c'est quoi le racisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renaissance Du Livre, 2022, Dis, c'est quoi ?, Nadia Geerts, 2507057440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La véritable égalité est elle souhaitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des inégalités et de la justice sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des inégalités et de la justice sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Encyclopédie philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des inégalités et de la justice sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais sur Milton Friedman, le (néo)libéralisme et la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université catholique de Louvain, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04250119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469436v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155ff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813817v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04243638v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04240689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245467v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.8510" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474038v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474211v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04240510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04240621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04240638v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04240626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04250119v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469436v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155ff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813817v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04243638v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04240689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245467v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.8510" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474038v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474090v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474211v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04240510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04240638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04240621v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04240626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04250119v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>