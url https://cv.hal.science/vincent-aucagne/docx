--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -336,3563 +336,3563 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teichoic Acids Play a Key Role in the Antibacterial Activity of Big Defensins against Staphylococcus aureus</w:t>
+                <w:t xml:space="preserve">Progestogen priming is not essential to trigger ovulation in seasonal anoestrus ewes injected twice with a synthetic kisspeptin analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Jouault</w:t>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromal Asokan</w:t>
+                <w:t xml:space="preserve">Caroline Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhousseine Touqui</w:t>
+                <w:t xml:space="preserve">F. Derouin-Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane El Fannassi</w:t>
+                <w:t xml:space="preserve">E. Hommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (12), pp.3542-3552. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (3), pp.101779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.5c00646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375669v1</w:t>
+                <w:t xml:space="preserve">hal-05575687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kisspeptin analog C6 reverses reproductive dysfunction in a mouse model of hyperprolactinemia</w:t>
+                <w:t xml:space="preserve">Identification, occurrence and prevention of aspartimide-related byproducts in chemical protein synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Beaudou</w:t>
+                <w:t xml:space="preserve">El Hadji Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Sionneau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-25-0036⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (32), pp.14496 - 14508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5sc03824c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135772v1</w:t>
+                <w:t xml:space="preserve">hal-05230442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular recognition of fungal methylated glucosylceramides by ETD151 defensin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Versatile fluorescent homobifunctional crosslinkers: expedient synthesis and application to di-affibody constructs for specific HER2+ cancer cell recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ons Kharrat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2025.110587⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.118494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2025.118494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250295v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, occurrence and prevention of aspartimide-related byproducts in chemical protein synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The antimicrobial activity of ETD151 defensin is dictated by the presence of glycosphingolipids in the targeted organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiki Yamaryo-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Hadji Cisse</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Aumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5sc03824c⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (7), pp.e2415524122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2415524122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230442v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antimicrobial activity of ETD151 defensin is dictated by the presence of glycosphingolipids in the targeted organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ons Kharrat</w:t>
+                <w:t xml:space="preserve">The kisspeptin analog C6 reverses reproductive dysfunction in a mouse model of hyperprolactinemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Beaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiki Yamaryo-Botté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+                <w:t xml:space="preserve">Louise Sionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Voisin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Aumer</w:t>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2415524122⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 169 (4), pp.e250036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-25-0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304638v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile fluorescent homobifunctional crosslinkers: expedient synthesis and application to di-affibody constructs for specific HER2+ cancer cell recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular recognition of fungal methylated glucosylceramides by ETD151 defensin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Kaya</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Fasani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2025.118494⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301 (9), pp.110587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2025.110587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376098v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong impact of orally administered BCR4 defensin on aphid survival, embryo development, and symbiotic cells in three Acyrthosiphon pisum parthenogenetic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Gaget</w:t>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 98 (3), pp.1599-1612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10340-025-01923-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitylation of nucleic acids by DELTEX ubiquitin E3 ligase DTX3L</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teichoic Acids Play a Key Role in the Antibacterial Activity of Big Defensins against Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kang Zhu</w:t>
+                <w:t xml:space="preserve">Aromal Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chatrin Chatrin</w:t>
+                <w:t xml:space="preserve">Lhousseine Touqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin J Suskiewicz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Foster</w:t>
+                <w:t xml:space="preserve">Imane El Fannassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44319-024-00235-1⟩</w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (12), pp.3542-3552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.5c00646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739061v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient site-selective, dual bioconjugation approach exploiting N-terminal cysteines as minimalistic handles to engineer tailored anti-HER2 affibody conjugates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ubiquitylation of nucleic acids by DELTEX ubiquitin E3 ligase DTX3L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Novak</w:t>
+                <w:t xml:space="preserve">Chatrin Chatrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Kersaudy</w:t>
+                <w:t xml:space="preserve">Marcin J Suskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Berger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Lefoulon</w:t>
+                <w:t xml:space="preserve">Benjamin Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115747⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (10), pp.4172-4189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44319-024-00235-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222710v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kisspeptin analogue C6 induces ovulation in jennies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient site-selective, dual bioconjugation approach exploiting N-terminal cysteines as minimalistic handles to engineer tailored anti-HER2 affibody conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kersaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Fanelli</w:t>
+                <w:t xml:space="preserve">Sylvie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
+                <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Conte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Lomet</w:t>
+                <w:t xml:space="preserve">François Lefoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2022.06.014⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 260, pp.115747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746194v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DELTEX E3 ligases ubiquitylate ADP-ribosyl modification on protein substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Suskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Suskiewicz</w:t>
+                <w:t xml:space="preserve">Andrea Hloušek-Kasun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Hloušek-Kasun</w:t>
+                <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreja Mikoč</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (40), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.add4253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treating mares with the long-acting kisspeptin analog C6 increases circulating gonadotropins but does not trigger ovulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (11), pp.1846. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/agriculture12111846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Diversification of Oyster Big Defensins Generates Antimicrobial Specificity and Synergy against Members of the Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromal Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael D Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael D Rosa</w:t>
+                <w:t xml:space="preserve">Sébastien N Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (12), pp.745. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md20120745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphid BCR4 Structure and Activity Uncover a New Defensin Peptide Superfamily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Loth</w:t>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (20), pp.12480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms232012480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Fluorescence Microscopy on Living E. coli Sheds New Light on the Antibacterial Effects of the King Penguin beta-Defensin AvBD103b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Landon</w:t>
+                <w:t xml:space="preserve">Yanyu Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanyu Zhu</w:t>
+                <w:t xml:space="preserve">Mainak Mustafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Antimicrobial Peptides: Structure and Mechanism of Biological Activity, 23 (2057), pp.2057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms23042057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des protéines de synthèse taillées sur mesure pour investiguer le vivant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+                <w:t xml:space="preserve">The Kisspeptin analogue C6 induces ovulation in jennies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Burlina</w:t>
+                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Melnyk</w:t>
+                <w:t xml:space="preserve">Giuseppe Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Torbeev</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benedetta Cerretini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 189, pp.107-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2022.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959387v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme‐Cleavable Linkers for Protein Chemical Synthesis through Solid‐Phase Ligations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Skander A Abboud</w:t>
+                <w:t xml:space="preserve">Des protéines de synthèse taillées sur mesure pour investiguer le vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Amoura</w:t>
+                <w:t xml:space="preserve">Fabienne Burlina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B Madinier</w:t>
+                <w:t xml:space="preserve">Oleg Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Renoux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vladimir Torbeev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 468, pp.26-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335485v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A straightforward methodology to overcome solubility challenges for N-terminal cysteinyl peptide segments used in native chemical ligation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Enzyme‐Cleavable Linkers for Protein Chemical Synthesis through Solid‐Phase Ligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skander A Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadji H.</w:t>
+                <w:t xml:space="preserve">J.B Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Doudeau</w:t>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Papot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.3194 - 3201. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (34), pp.18612-18618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0sc06001a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202103768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447239v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide DO3A-Complexes Bearing Peptide Substrates: The Effect of Peptidic Side Chains on Metal Coordination and Relaxivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A straightforward methodology to overcome solubility challenges for N-terminal cysteinyl peptide segments used in native chemical ligation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skander A Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Laine</w:t>
+                <w:t xml:space="preserve">Hadji H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Morfin</w:t>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Galibert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26082176⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.3194 - 3201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0sc06001a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437152v1</w:t>
+                <w:t xml:space="preserve">hal-03447239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Human Neutrophil Activation by a Proteinase 3 Near-Infrared Fluorescence Substrate-Based Probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lanthanide DO3A-Complexes Bearing Peptide Substrates: The Effect of Peptidic Side Chains on Metal Coordination and Relaxivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlame Saidi</w:t>
+                <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Wartenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.B Madinier</w:t>
+                <w:t xml:space="preserve">Mathieu Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Ilango</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Seda Seren</w:t>
+                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.1c00267⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (8), pp.2176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26082176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525228v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized protocol for the synthesis of N -2-hydroxybenzyl-cysteine peptide crypto-thioesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring Human Neutrophil Activation by a Proteinase 3 Near-Infrared Fluorescence Substrate-Based Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skander A. Abboud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mylène Wartenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ilango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seda Seren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ob01737j⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (8), pp.1782-1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.1c00267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975540v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, function, and evolution of Gga -AvBD11, the archetype of the structural avian-double-β-defensin family</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An optimized protocol for the synthesis of N -2-hydroxybenzyl-cysteine peptide crypto-thioesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Trapp</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Skander A. Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1912941117⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (40), pp.8199-8208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ob01737j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02522250v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiopurine Derivative-Induced Fpg/Nei DNA Glycosylase Inhibition: Structural, Dynamic and Functional Insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure, function, and evolution of Gga -AvBD11, the archetype of the structural avian-double-β-defensin family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Rieux</w:t>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
+                <w:t xml:space="preserve">Sophie Iochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Coste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Cros</w:t>
+                <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21062058⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (1), pp.337-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1912941117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082414v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared emitting lanthanide(III) complexes as prototypes of optical imaging agents with peptide targeting ability: a methodological approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thiopurine Derivative-Induced Fpg/Nei DNA Glycosylase Inhibition: Structural, Dynamic and Functional Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t>
+                <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+                <w:t xml:space="preserve">Zahira Tber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.F. Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gillaizeau</w:t>
+                <w:t xml:space="preserve">Julien Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ra09419e⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), pp.2058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21062058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064990v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ancestral N-Terminal Domain of Big Defensins Drives Bacterially Triggered Assembly into Antimicrobial Nanonets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Loth</w:t>
+                <w:t xml:space="preserve">Near-infrared emitting lanthanide(III) complexes as prototypes of optical imaging agents with peptide targeting ability: a methodological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Vergnes</w:t>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cairé Barreto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Meudal</w:t>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gillaizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01821-19⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.1747-1751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ra09419e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328576v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute and subacute effects of a synthetic kisspeptin analog, C6, on serum concentrations of luteinizing hormone, follicle stimulating hormone, and testosterone in prepubertal bull calves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A. Parker</w:t>
+                <w:t xml:space="preserve">The Ancestral N-Terminal Domain of Big Defensins Drives Bacterially Triggered Assembly into Antimicrobial Nanonets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.A. Coffman</w:t>
+                <w:t xml:space="preserve">Agnès Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.G. Pohler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Aucagne</w:t>
+                <w:t xml:space="preserve">Cairé Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien N Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), pii: e01821-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01821-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088608v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kisspeptin analog C6 is a possible alternative to PMSG (pregnant mare serum gonadotropin) for triggering synchronized and fertile ovulations in the Alpine goat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute and subacute effects of a synthetic kisspeptin analog, C6, on serum concentrations of luteinizing hormone, follicle stimulating hormone, and testosterone in prepubertal bull calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Coffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Decourt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Lomet</w:t>
+                <w:t xml:space="preserve">K.G. Pohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Anger</w:t>
+                <w:t xml:space="preserve">J.A. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Georgelin</w:t>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0214424. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.111-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088631v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico peptide ligation: Iterative Residue Docking and Linking as a new approach to predict protein-peptide interactions</w:t>
               </w:r>
@@ -3904,64 +3904,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diharce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4002,1649 +4002,1653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of extracellular cathepsin S activity by a selective near infrared fluorescence substrate-based probe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Galibert</w:t>
+                <w:t xml:space="preserve">The kisspeptin analog C6 is a possible alternative to PMSG (pregnant mare serum gonadotropin) for triggering synchronized and fertile ovulations in the Alpine goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Joulin-Giet</w:t>
+                <w:t xml:space="preserve">Karine Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Burlaud-Gaillard</w:t>
+                <w:t xml:space="preserve">Marion Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 166, pp.84-93. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0214424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088627v1</w:t>
+                <w:t xml:space="preserve">hal-02088631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of aryl-thioglycopeptides through chemoselective Pd-Mediated conjugation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging of extracellular cathepsin S activity by a selective near infrared fluorescence substrate-based probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Wartenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Montoir</w:t>
+                <w:t xml:space="preserve">Alix Joulin-Giet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Amora</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
+                <w:t xml:space="preserve">Julien Burlaud-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SC02370K⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.84-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622102v1</w:t>
+                <w:t xml:space="preserve">hal-02088627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-derived triazolo- and azapeptides as inhibitors of cathepsins K and S</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of aryl-thioglycopeptides through chemoselective Pd-Mediated conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine El Abidine Aabasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Galibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mylène Wartenberg</w:t>
+                <w:t xml:space="preserve">Thimmalapura Marulappa Vishwanatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lecaille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mavel</w:t>
+                <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.12.012⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (46), pp.8753-8759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SC02370K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702303v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermaurin, an La1-like peptide from the venom of the scorpion Scorpio maurus palmatus , improves sperm motility and fertilization in different mammalian species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substrate-derived triazolo- and azapeptides as inhibitors of cathepsins K and S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Wartenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Fabien Lecaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Hograindleur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tarek M. Abd El Aziz</w:t>
+                <w:t xml:space="preserve">Sylvie Mavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molehr/gaw075⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.201 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618630v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient synthesis of cysteine-rich cyclic peptides through intramolecular native chemical ligation of N-Hnb-Cys peptide crypto-thioesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (2), pp.316 - 319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6ob02546c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A straightforward method for automated Fmoc-based synthesis of bio-inspired peptide crypto-thioesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spermaurin, an La1-like peptide from the venom of the scorpion Scorpio maurus palmatus , improves sperm motility and fertilization in different mammalian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Hograindleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor P. Terrier</w:t>
+                <w:t xml:space="preserve">Roland Abi Nahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Adihou</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tarek M. Abd El Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5SC02630J⟩</w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.116-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gaw075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407765v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Helping Hand to Overcome Solubility Challenges in Chemical Protein Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael T. Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael T. Jacobsen</w:t>
+                <w:t xml:space="preserve">Mark E. Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark E. Petersen</w:t>
+                <w:t xml:space="preserve">Xiang Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George H. Lorimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 138 (36), pp.11775 - 11782. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.6b05719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthetic kisspeptin analog that triggers ovulation and advances puberty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.26908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep26908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native Chemical Ligation Strategy to Overcome Side Reactions during Fmoc-Based Synthesis of C-Terminal Cysteine-Containing Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor P. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (5), pp.920 - 923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b03612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of TRPV2 and BKCa channels by the LL-37 enantiomers stimulates calcium entry and migration of cancer cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A straightforward method for automated Fmoc-based synthesis of bio-inspired peptide crypto-thioesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor P. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gambade</w:t>
+                <w:t xml:space="preserve">Hélène Adihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Zreika</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.8122⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.339 - 345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5SC02630J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387061v1</w:t>
+                <w:t xml:space="preserve">hal-01407765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete 1H, 15N and 13C assignment of trappin-2 and 1H assignment of its two domains, elafin and cementoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soha Abou Ibrahim Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazed Habès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (1), pp.223 - 226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12104-016-9671-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining triazole ligation and enzymatic glycosylation on solid phase simplifies the synthesis of very long glycoprotein analogues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Galibert</w:t>
+                <w:t xml:space="preserve">Activation of TRPV2 and BKCa channels by the LL-37 enantiomers stimulates calcium entry and migration of cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gambade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Zreika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Piller</w:t>
+                <w:t xml:space="preserve">Igor Chourpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friedrich Piller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëlle Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (6), pp.3617-3623. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (17), pp.23785-23800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5SC00773A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.8122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178852v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Design of Triazololipopeptides Analogs of Kisspeptin Inducing a Long-Lasting Increase of Gonadotropins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5734,51 +5738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Peraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5823,4025 +5827,4155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid phase oxime ligations for the iterative synthesis of polypeptide conjugates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining triazole ligation and enzymatic glycosylation on solid phase simplifies the synthesis of very long glycoprotein analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidore E. Decostaire</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Véronique Piller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Piller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ob00760c⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6), pp.3617-3623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5SC00773A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178857v1</w:t>
+                <w:t xml:space="preserve">hal-01178852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nuclear magnetic resonance solution structure of the synthetic AhPDF1.1b plant defensin evidences the structural feature within the γ-motif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Mith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (49), pp.7745-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi501285k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient solid phase synthesis of large polypeptides by iterative ligations of bis(2-sulfanylethyl)amido (SEA) peptide segments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid phase oxime ligations for the iterative synthesis of polypeptide conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Desmet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Isidore E. Decostaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.4061-4066. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (29), pp.5536-5543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3sc51824h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4ob00760c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944814v2</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a biologically active triazole-containing analogue of cystatin A through successive peptidomimetic alkyne-azide ligations.</w:t>
+                <w:t xml:space="preserve">Highly efficient solid phase synthesis of large polypeptides by iterative ligations of bis(2-sulfanylethyl)amido (SEA) peptide segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibai E Valverde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lecaille</w:t>
+                <w:t xml:space="preserve">Laurent Raibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Adihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lalmanach</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Rémi Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201107222⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.4061-4066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sc51824h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726293v1</w:t>
+                <w:t xml:space="preserve">hal-00944814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial insights into structure-activity relationships of avian defensins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A water soluble Cu-I-NHC for CuAAC ligation of unprotected peptides under open air conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Derache</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delmas A.F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.4005-4007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721842v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A water soluble Cu-I-NHC for CuAAC ligation of unprotected peptides under open air conditions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initial insights into structure-activity relationships of avian defensins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Derache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J Mark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Gaulier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+                <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (10), pp.7746-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.312108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711780v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second generation specific-enzyme-activated rotaxane propeptides.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of a biologically active triazole-containing analogue of cystatin A through successive peptidomimetic alkyne-azide ligations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibai E Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lecaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Fernandes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Papot</w:t>
+                <w:t xml:space="preserve">Agnès F Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cc17458h⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (3), pp.718-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201107222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678757v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the simplification of protein synthesis: iterative solid-supported ligations with concomitant purifications.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Second generation specific-enzyme-activated rotaxane propeptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Viterisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Leigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Papot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201206428⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (15), pp.2083-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc17458h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00748170v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur-containing amide-based [2]rotaxanes and molecular shuttles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the simplification of protein synthesis: iterative solid-supported ligations with concomitant purifications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibai E Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Altieri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel d'Souza</w:t>
+                <w:t xml:space="preserve">Nabil Dendane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1SC00335F⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (45), pp.11320-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201206428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088663v1</w:t>
+                <w:t xml:space="preserve">hal-00748170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary Structure and Antibacterial Activity of Chicken Bone Marrow-Derived beta-Defensins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Derache</w:t>
+                <w:t xml:space="preserve">Sulfur-containing amide-based [2]rotaxanes and molecular shuttles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romen Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Labas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Landon</w:t>
+                <w:t xml:space="preserve">Guy Clarkson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel d'Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00301-09⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (10), pp.1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1SC00335F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522326v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Click a la carte: robust semi-orthogonal alkyne protecting groups for multiple successive azide/alkyne cycloadditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibai E. Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 65 (36), pp.7597-7602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2009.06.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotaxane-based propeptides: protection and enzymatic release of a bioactive pentapeptide.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Viterisi</w:t>
+                <w:t xml:space="preserve">Primary Structure and Antibacterial Activity of Chicken Bone Marrow-Derived beta-Defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Derache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Coutrot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David A. Leigh</w:t>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200903215⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (11), pp.4647-4655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00301-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467015v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics versus kinetics in hetero-Michael cyclizations: a highly stereoselective approach to access both epimers of a C-D-mannopyranoside</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+                <w:t xml:space="preserve">Rotaxane-based propeptides: protection and enzymatic release of a bioactive pentapeptide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Viterisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tatibouët</w:t>
+                <w:t xml:space="preserve">Stéphanie Potok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rollin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David A. Leigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49, pp.4750-4753. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (35), pp.6443-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.05.117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200903215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00512453v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of peptide thioesters using Fmoc strategy through hydroxyl side chain anchoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lelièvre</w:t>
+                <w:t xml:space="preserve">Thermodynamics versus kinetics in hetero-Michael cyclizations: a highly stereoselective approach to access both epimers of a C-D-mannopyranoside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A.F. Delmas</w:t>
+                <w:t xml:space="preserve">Patrick Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 49 (25), pp.4016-4019. </w:t>
+              <w:t xml:space="preserve">, 2008, 49, pp.4750-4753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.04.087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.05.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518141v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkyne-Azide Click Chemistry Mediated Carbanucleosides Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of peptide thioesters using Fmoc strategy through hydroxyl side chain anchoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Broggi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">P. Barta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15257770701534139⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (25), pp.4016-4019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.04.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086003v1</w:t>
+                <w:t xml:space="preserve">hal-00518141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of different copper(I) catalysts for the &amp;quot;click chemistry&amp;quot; approach to carbanucleosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Broggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Broggi</w:t>
+                <w:t xml:space="preserve">T. Zevaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berteina-Raboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26, pp.779-783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergic effect of hydride and proton donors in the Pd(0)-mediated deprotection of Nα-Aloc proline derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidore P. Decostaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48, pp.6523-6526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic &amp;quot;Active-Metal&amp;quot; template synthesis of [2]rotaxanes, [3]rotaxanes, and molecular shuttles, and some observations on the mechanism of the Cu(I)-catalyzed azide-alkyne 1,3-cycloaddition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jd Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Berna</w:t>
+                <w:t xml:space="preserve">Sm Goldup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kd Haenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129, pp.11950-11963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic “Click” Rotaxanes: A Substoichiometric Metal-Template Pathway to Mechanically Interlocked Architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Alkyne-Azide Click Chemistry Mediated Carbanucleosides Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Broggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hänni</w:t>
+                <w:t xml:space="preserve">Sabine Berteina-Raboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Leigh</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Diez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja056903f⟩</w:t>
+              <w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (10-12), pp.1391-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15257770701534139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02086010v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective formation of successive triazole linkages in one pot: &amp;quot;click-click&amp;quot; chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Rotaxanes of Cyclic Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David A. Leigh</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Thomson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8 (20), pp.4505-4507. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (6), pp.1784-1785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol061657d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja057206q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387909v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotaxanes of Cyclic Peptides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Chemoselective formation of successive triazole linkages in one pot: &amp;quot;click-click&amp;quot; chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrew Thomson</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Leigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja057206q⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (20), pp.4505-4507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol061657d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02086005v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antiviral activity of novel acyclic nucleosides in the 5-alkynyl- and 6-alkylfuro[2,3-d]pyrimidine series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic “Click” Rotaxanes: A Substoichiometric Metal-Template Pathway to Mechanically Interlocked Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hänni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lusby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Amblard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luigi Agrofoglio</w:t>
+                <w:t xml:space="preserve">D Barney Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2004.11.057⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (7), pp.2186-2187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja056903f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086014v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 5-haloethynyl- and 5-(1,2-dihalo)vinyluracil nucleosides: Antiviral activity and cellular toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Escuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Durantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13 (21), pp.6015-6024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2005.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Michael-induced cyclisation of γ- and δ-hydroxy vinyl sulfides and vinyl dithiocarbamates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Aucagne</w:t>
+                <w:t xml:space="preserve">Synthesis and antiviral activity of novel acyclic nucleosides in the 5-alkynyl- and 6-alkylfuro[2,3-d]pyrimidine series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Schinazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lorin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Rollin</w:t>
+                <w:t xml:space="preserve">Luigi Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (4), pp.1239-1248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2004.11.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.04.112⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086017v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Efficient AgNO3-Catalyzed Preparation of Substituted Furanopyrimidine Nucleosides [cf. (III)].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemInform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 36 (18), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chin.200518181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chin.200518181⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed Synthesis of Uridines on Polystyrene-Based Solid Supports</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luigi Agrofoglio</w:t>
+                <w:t xml:space="preserve">Regioselective Michael-induced cyclisation of γ- and δ-hydroxy vinyl sulfides and vinyl dithiocarbamates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tatibouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cc049976o⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (25), pp.4349-4352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.04.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086022v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wittig approach to carbohydrate-derived vinyl sulfides, new substrates for regiocontrolled ring-closure reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Palladium-Catalyzed Synthesis of Uridines on Polystyrene-Based Solid Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rollin</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Berteina-Raboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Combinatorial Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (5), pp.717-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cc049976o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2003.12.040⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02086021v1</w:t>
+                <w:t xml:space="preserve">hal-02086022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Synthesis of Labeled and Unlabeled Pyrimidine d4Ns via 2′,3′-Diyne seco Analogues through Olefin Metathesis Reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gillaizeau</w:t>
+                <w:t xml:space="preserve">Wittig approach to carbohydrate-derived vinyl sulfides, new substrates for regiocontrolled ring-closure reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene m. Lagoja</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200390107⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60 (8), pp.1817-1826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2003.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086029v1</w:t>
+                <w:t xml:space="preserve">hal-02086021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfenic acids in the carbohydrate field. Synthesis of transient glycosulfenic acids and their addition to unsaturated acceptors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Straightforward Synthesis of Labeled and Unlabeled Pyrimidine d4Ns via 2′,3′-Diyne seco Analogues through Olefin Metathesis Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gillaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene m. Lagoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve p. Nolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Aversa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Placido Giannetto</w:t>
+                <w:t xml:space="preserve">Jef Rozenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2003 (4), pp.666-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200390107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086034v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Approaches to C-Glucosinolates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Sulfenic acids in the carbohydrate field. Synthesis of transient glycosulfenic acids and their addition to unsaturated acceptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aversa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gueyrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
+                <w:t xml:space="preserve">Anna Barattucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Quinsac</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paola Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placido Giannetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 67 (20), pp.6925-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02086037v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthetic Approaches to C-Glucosinolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quinsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 56 (17), pp.2647-2654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4020(00)00153-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">the first synthesis of c-glucotropeolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gueyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tatibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Driguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.7319-7321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00309763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9851,4173 +9985,4173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-mediated S-arylation and S-allylation for late-stage peptide functionalisation and protein conjugation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Big-Defensin Diversification in Oysters: Implications for Host Defense and Microbiota Management (D. Destoumieux-Garzon INVITED SPEAKER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromal Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Linhua Shen</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhousseine Touqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. European Peptide Symposium. 14. International Peptide Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Florence, Italy. pp.692-P2.010</w:t>
+              <w:t xml:space="preserve">IMAP 2024 International Meeting on Antimicrobial Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075799v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big-Defensin Diversification in Oysters: Implications for Host Defense and Microbiota Management (D. Destoumieux-Garzon INVITED SPEAKER)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Palladium-mediated S-arylation and S-allylation for late-stage peptide functionalisation and protein conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Ballantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Hadj Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromal Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K Loth</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linhua Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAP 2024 International Meeting on Antimicrobial Peptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">37. European Peptide Symposium. 14. International Peptide Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Florence, Italy. pp.692-P2.010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882843v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big defensins: A Diversified Family of Antimicrobial Peptides Confronting Versatile Microbial Environments (DELPHINE DESTOUMIEUX-GARZON INVITED SPEAKER)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Loth</w:t>
+                <w:t xml:space="preserve">Bacteriocyte-specific Cysteine-Rich (BCR) peptides form a new aphid-specific defensin-like family and are promising regulators of aphid symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Peptides. Yesterday, Today, and Tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Omaha, Nebraska, USA, United States</w:t>
+              <w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885227v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte-specific Cysteine-Rich (BCR) peptides form a new aphid-specific defensin-like family and are promising regulators of aphid symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+                <w:t xml:space="preserve">Big defensins: A Diversified Family of Antimicrobial Peptides Confronting Versatile Microbial Environments (DELPHINE DESTOUMIEUX-GARZON INVITED SPEAKER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aromal Asokan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaela da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Antimicrobial Peptides. Yesterday, Today, and Tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Omaha, Nebraska, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633283v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peptides « Bacteriocyte-specific Cystein-Rich » : une nouvelle famille de défensine. Régulateurs de la symbiose chez les pucerons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Loth</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Journées du GDR "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling the synthesis of hydrophobic proteins using NCL-labile solubilizing tags: a case study of Crassostrea gigas big defensin 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Meudal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd GFPP &amp; 5th BPGM French-Belgian Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français des Peptides et Protéines, May 2022, Port Leucate, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides « Bacteriocyte-specific Cysteine Rich » (BCR) : un rôle dans le contrôle de la symbiose ? Focus sur BCR4 chez le puceron du pois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Loth</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional DIversification of Big-Defensins and the shaping of oyster microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.N. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMP 2022 7th International Symposium on Antimicrobial Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements méthodologiques pour la synthèse chimique de protéines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Determination of Binding Affinities with Flow-Induced Dispersion Analysis: The Case of Synthetic Affibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Hamacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Numanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33e colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Chaumont-sur-Tharonne, France</w:t>
+              <w:t xml:space="preserve">NECTAR, annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563421v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Binding Affinities with Flow-Induced Dispersion Analysis: The Case of Synthetic Affibodies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A chemical toolbox for simplifying chemical protein synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NECTAR, annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Biochimie et Biologie Moléculaire (SFBBM21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482197v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chemical toolbox for simplifying chemical protein synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Développements méthodologiques pour la synthèse chimique de protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Biochimie et Biologie Moléculaire (SFBBM21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">33e colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Chaumont-sur-Tharonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563426v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of aryl-thioglycopeptides through chemoselective Pd-mediated conjugation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine El Abidine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. GFPP Chemical Ligation Meeting (Ligation2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring ancestral traits lost during molecular evolution of Big-Defensins Towards β-defensins (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Meudal</w:t>
+                <w:t xml:space="preserve">”Tag and modify” strategy for the Pd-catalyzed Thioglycoconjugation of peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ababsa Z. E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vishwanatha T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference "Antimicrobial Peptides"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Barga, Italy</w:t>
+              <w:t xml:space="preserve">Noncanonical amino acids (ncAAs): Tools for biological and biophysical investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891216v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">”Tag and modify” strategy for the Pd-catalyzed Thioglycoconjugation of peptides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Yen-Pon</w:t>
+                <w:t xml:space="preserve">Gga-AvBD11, the archetype of a new structural family of defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noncanonical amino acids (ncAAs): Tools for biological and biophysical investigations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892775v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gga-AvBD11, the archetype of a new structural family of defensins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Trapp</w:t>
+                <w:t xml:space="preserve">Design of both pseudopeptide inhibitors and imaging probes derived from a unique substrate sequence: a versatile molecular toolbox for studying proteases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wartenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lecaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892790v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of both pseudopeptide inhibitors and imaging probes derived from a unique substrate sequence: a versatile molecular toolbox for studying proteases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de bras enzymo-labiles pour la synthèse totale de protéines par ligations chimiques sur support solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Piller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Papot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">32e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892793v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de bras enzymo-labiles pour la synthèse totale de protéines par ligations chimiques sur support solide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Aucagne</w:t>
+                <w:t xml:space="preserve">Séminaire invité : Development of a molecular toolbox to simplify the chemical synthesis of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
+              <w:t xml:space="preserve">Institut de Chimie des Substances Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893386v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Development of a molecular toolbox to simplify the chemical synthesis of proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+                <w:t xml:space="preserve">An improved synthesis of N-Hnb-Cys peptide crypto-thioesters ‒studies on the epimerization of cysteine during solid-phase reductive amination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. P. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut de Chimie des Substances Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974369v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved synthesis of N-Hnb-Cys peptide crypto-thioesters ‒studies on the epimerization of cysteine during solid-phase reductive amination</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring ancestral traits lost during molecular evolution of Big-Defensins Towards β-defensins (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference "Antimicrobial Peptides"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892784v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment covalent docking (FCD) approach: An innovative in silico tools for the prediction of peptide-protein interaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Synthesis and structural characterization of naturally-occuring disulfide rich antimicrobial peptides Gyros Protein Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">256th National Meeting and Exposition of the American-Chemical-Society Nanoscience, Nanotechnology and Beyond (ACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2018, Boston, United States. pp.2</w:t>
+              <w:t xml:space="preserve">European peptide symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734800v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of kisspeptin analogs for the control of reproduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séminaire invité : Développement d’une boîte à outils pour simplifier la synthèse chimique de protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Belgian Peptide Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Institut des Biomolécules Max Mousseron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892809v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structural characterization of naturally-occuring disulfide rich antimicrobial peptides Gyros Protein Technologies</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">1ère structure 3D d’une défensine à double motif β-défensine, Gga-AvBD11 du poulet Gallus gallus, et explorations fonctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European peptide symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">5es Journées GDR MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919154v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Développement d’une boîte à outils pour simplifier la synthèse chimique de protéines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N-2-hydroxybenzyl-cysteine peptide crypto-thioesters for native chemical ligation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.P. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut des Biomolécules Max Mousseron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">35th European Peptide Symposium (EPS35)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974372v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-2-hydroxybenzyl-cysteine peptide crypto-thioesters for native chemical ligation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
+                <w:t xml:space="preserve">Rational design of kisspeptin analogs for the control of reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.P. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Lelièvre</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Peptide Symposium (EPS35)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">4th Belgian Peptide Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892802v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1ère structure 3D d’une défensine à double motif β-défensine, Gga-AvBD11 du poulet Gallus gallus, et explorations fonctionnelles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragment covalent docking (FCD) approach: An innovative in silico tools for the prediction of peptide-protein interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diharce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es Journées GDR MuFoPAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">256th National Meeting and Exposition of the American-Chemical-Society Nanoscience, Nanotechnology and Beyond (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2018, Boston, United States. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788993v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Développement d'une boîte à outils pour simplifier la synthèse chimique de protéines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+                <w:t xml:space="preserve">A non-chromatographic catch-and-release purification method to simplify the synthesis of cysteine-rich peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Casas-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire BioCIS - Biomolécules : Conception, Isolement et Synthèse, Université Paris-Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Châtenay-Malabry, France</w:t>
+              <w:t xml:space="preserve">20e réunion du Groupe Français des Peptides et des Protéines (GFPP 20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974390v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire invité : Development of a molecular toolbox to simplify the chemical synthesis of proteins and constrained peptides natural products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut Européen de Chimie et Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Vrije Universiteit Brussel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974400v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Triazolopeptides as proteolysis-resistant, highly potent KISS1R agonists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Simplifier la synthèse totale de protéines et de mini-protéines riches en pont disulfures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universiteit Gent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">7e Symposium Francophone de Synthèse Totale (SFST7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974376v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplifier la synthèse totale de protéines et de mini-protéines riches en pont disulfures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Séminaire invité : Triazolopeptides as proteolysis-resistant, highly potent KISS1R agonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Symposium Francophone de Synthèse Totale (SFST7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orsay, France</w:t>
+              <w:t xml:space="preserve">Universiteit Gent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892762v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-chromatographic catch-and-release purification method to simplify the synthesis of cysteine-rich peptides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Aucagne</w:t>
+                <w:t xml:space="preserve">Séminaire invité : Development of a molecular toolbox to simplify the chemical synthesis of proteins and constrained peptides natural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e réunion du Groupe Français des Peptides et des Protéines (GFPP 20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Institut Européen de Chimie et Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893392v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Development of a molecular toolbox to simplify the chemical synthesis of proteins and constrained peptides natural products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Séminaire invité : Développement d'une boîte à outils pour simplifier la synthèse chimique de protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vrije Universiteit Brussel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Laboratoire BioCIS - Biomolécules : Conception, Isolement et Synthèse, Université Paris-Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Châtenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974374v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native Chemical ligation simplifies the access of multidomain antimicrobial peptides: application to the study of big-defensins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séminaire invité : Development of a molecular toolbox to simplify the chemical synthesis of proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on AntiMicrobial Peptides (AMP2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Institut Curie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892834v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Development of a molecular toolbox to simplify the chemical synthesis of proteins.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Séminaire invité : A molecular toolbox for exploring new chemical spaces: making simpler the synthesis of biologically- and therapeutically-relevant small proteins and complex peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut Curie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Sanofi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974405v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : A molecular toolbox for exploring new chemical spaces: making simpler the synthesis of biologically- and therapeutically-relevant small proteins and complex peptides</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Native Chemical ligation simplifies the access of multidomain antimicrobial peptides: application to the study of big-defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.P. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sanofi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Francfort, Germany</w:t>
+              <w:t xml:space="preserve">International symposium on AntiMicrobial Peptides (AMP2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974403v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New KISS1R agonists with potential for the treatment of reproductive disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Design and profiling of new selective KISS1R agonists that stimulate the reproductive system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on GnRH: The hypothalamic-pituitary-gonadal axis in cancer and reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kenes International. USA., Feb 2014, Salzburg, Austria</w:t>
+              <w:t xml:space="preserve">8. International Congress of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Behavioral Neuroendocrinology (SBN). USA., Aug 2014, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742248v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and profiling of new selective KISS1R agonists that stimulate the reproductive system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">New KISS1R agonists with potential for the treatment of reproductive disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Congress of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Behavioral Neuroendocrinology (SBN). USA., Aug 2014, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">11. International Symposium on GnRH: The hypothalamic-pituitary-gonadal axis in cancer and reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kenes International. USA., Feb 2014, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738894v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First insights into the structure-activity relationships of avian beta-defensins.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Avian beta-defensins in the control of bacterial pathogens of chicken digestive tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Derache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnès Delmas</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Antimicrobial Peptides - Food Veterinary Medical and Novel Applications.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Antimicrobial Peptides. Food Veterinary Medical and Novel Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753345v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian beta-defensins in the control of bacterial pathogens of chicken digestive tract</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">First insights into the structure-activity relationships of avian beta-defensins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Derache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Aucagne</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Antimicrobial Peptides. Food Veterinary Medical and Novel Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Antimicrobial Peptides - Food Veterinary Medical and Novel Applications.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751627v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PA1b, un peptide à activité insecticide : relations structure/fonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVème Colloque de Physiologie de l'Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rennes (France), juillet 2007, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14027,6923 +14161,6923 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-synthetic pathway to SUMOylated protein mimics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Prieu-Serandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin J Suskiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop: Ubiquitin and ubiquitin-like proteins in health and disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Cavtat &amp; Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The aphid BCR4 structure and activity uncover a new defensin peptide superfamily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Loth</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bacteriocyte-specific Cysteine-Rich (BCR) proteins: a role in the control of aphid symbiosis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Loth</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte specific Cystein Rich peptides, a new defensin like protein family , are promising regulators of aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Loth</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of big-defensins in the control of oyster microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème journées du GDR MuFoPAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of N-Hnb-Cys peptide crypto-thioesters: identification of imadozolidinone and epimerized side products, and development of an optimized protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th GFPP Chemical Ligation Meeting (Ligation2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of aryl-thioglycopeptides through chemoselective Pd-catalyzed conjugation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Yen-Pon</w:t>
+                <w:t xml:space="preserve">Design of GPR54 (Kiss1r) crosslinker peptides: new tools to study G protein-coupled receptors (GPCR) localization and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishwanatha Thimmalapura Marulappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. American Peptide Symposium (APS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Monterey, Californie, United States</w:t>
+              <w:t xml:space="preserve">SNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893419v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermaurin, a scorpion venom disulfide-rich miniprotein that improves sperm motility and fertilization in mammals.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of aryl-thioglycopeptides through chemoselective Pd-catalyzed conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. El Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yen-Pon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
+              <w:t xml:space="preserve">21. Réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893462v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of trifluoromethylated pseudoproline in an entomotoxic knottin: effects on oxidative folding, 3D structure and biological activity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N-Hnb-Cys peptide crypto-thioesters: optimized synthetic protocol and second generation device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Terrier V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès du Groupe Français des Peptides et des Protéines (GFPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">Noncanonical amino acids (ncAAs): Tools for biological and biophysical investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893471v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new structural family for antimicrobial defensins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Chemical synthesis and natural abundance NMR: an efficient tandem to unravel 3D structures of unlabeled disulfide rich peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR : a tool for biology XIth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">21e congrès du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919171v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of GPR54 (Kiss1r) crosslinker peptides: new tools to study G protein-coupled receptors (GPCR) localization and function</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spermaurin, a scorpion venom disulfide-rich miniprotein that improves sperm motility and fertilization in mammals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381932v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Hnb-Cys peptide crypto-thioesters: optimized synthetic protocol and second generation device</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Incorporation of trifluoromethylated pseudoproline in an entomotoxic knottin: effects on oxidative folding, 3D structure and biological activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noncanonical amino acids (ncAAs): Tools for biological and biophysical investigations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">21e congrès du Groupe Français des Peptides et des Protéines (GFPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893409v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis and natural abundance NMR: an efficient tandem to unravel 3D structures of unlabeled disulfide rich peptides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">A new structural family for antimicrobial defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.F. Delmas</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">NMR : a tool for biology XIth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919180v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of aryl-thioglycopeptides through chemoselective Pd-catalyzed conjugation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">An improved synthesis of N-Hnb-Cys peptide crypto-thioesters - studies on the epimerization of cysteine during solid-phase reductive amination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.P. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">8th Chemical Protein Synthesis meeting (CPS2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893488v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved synthesis of N-Hnb-Cys peptide crypto-thioesters - studies on the epimerization of cysteine during solid-phase reductive amination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Synthesis of aryl-thioglycopeptides through chemoselective Pd-catalyzed conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. El Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yen-Pon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Chemical Protein Synthesis meeting (CPS2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">26. American Peptide Symposium (APS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Monterey, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893426v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second generation N-2-hydroxybenzyl-cysteine peptide crypto-thioesters for native chemical ligation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">The kisspeptin analog C6 triggers ovulation in non-breeding ewe in the absence of progestogen priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Peptide Symposium (EPS35)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">9. International Congress of Neuroendocrinology (ICN 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894157v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting increase of gonadotropins by rational design of lipophilic kisspeptin analogs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Madinier</w:t>
+                <w:t xml:space="preserve">Synthèse chimique et RMN en abondance naturelle : un tandem efficace pour résoudre les structures 3D de peptides/protéines riches en ponts disulfure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Symposium on Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">5es journées annuelles du GDR MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894282v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of alternative thioester precursors to simplify protein synthesis by native chemical ligation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
+                <w:t xml:space="preserve">Rational design of kisspeptin analogs for the control of the reproductive system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.P. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th SCT Young Research Fellows meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894273v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single injection of compound 6 evoked an LH surge and ovulation in 18 week old gilts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Development of chemo-enzymatic methodologies for the total synthesis of proteins through solid-supported chemical ligation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Piller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Papot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aucagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Tilbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100th annual meeting of the Endocrine Society (ENDO 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894272v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kisspeptin analog C6 triggers ovulation in non-breeding ewe in the absence of progestogen priming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Near-infrared emitting lanthanide molecules, macromolecules and nanomaterials: New perspectives of optical biological imaging of living systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gillaizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Congress of Neuroendocrinology (ICN 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">GDR AIm 2018 - 1ères Journées du GDR AİM: "Agents d'imagerie moléculaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894264v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of kisspeptin analogs for the control of the reproductive system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
+                <w:t xml:space="preserve">Second generation N-2-hydroxybenzyl-cysteine peptide crypto-thioesters for native chemical ligation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.P. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th SCT Young Research Fellows meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">35th European Peptide Symposium (EPS35)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894277v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of chemo-enzymatic methodologies for the total synthesis of proteins through solid-supported chemical ligation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-lasting increase of gonadotropins by rational design of lipophilic kisspeptin analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decourt C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
+              <w:t xml:space="preserve">2018 International Symposium on Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894152v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared emitting lanthanide molecules, macromolecules and nanomaterials: New perspectives of optical biological imaging of living systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">A single injection of compound 6 evoked an LH surge and ovulation in 18 week old gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kirkwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. Gillaizeau</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR AIm 2018 - 1ères Journées du GDR AİM: "Agents d'imagerie moléculaire"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">100th annual meeting of the Endocrine Society (ENDO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Chicago, Illinois, United States. Endocrine Reviews, 39 (Suppl. 1), pp.281-282, The Endocrine Society’s 100th Annual Meeting and Expo. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/edrv/39.supp.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326661v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse chimique et RMN en abondance naturelle : un tandem efficace pour résoudre les structures 3D de peptides/protéines riches en ponts disulfure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Design and optimization of alternative thioester precursors to simplify protein synthesis by native chemical ligation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.P. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es journées annuelles du GDR MuFoPAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">25th SCT Young Research Fellows meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920025v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of aryl-Thioglycopeptides through chemoselective Pd-catalyzed conjugation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine El Abidine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thimmalapura Marulappa Vishwanatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35 th European Peptide Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of trifluoromethylated pseudoproline in an entomotoxic knottin: effects on oxidative folding, 3D structure and biological activity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In non-breeding ewes the kisspeptin analog c6 triggers ovulation without progestogen priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Peptide Symposium (EPS35)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">9th International Congress of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada. , 2018, The 9th International Congress of Neuroendocrinology. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894161v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-2-Hydroxybenzyl-Cysteine Peptides as Efficient Thioester Surrogates for Native Chemical Ligation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.P. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Belgian Peptide Group Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical synthesis and natural abundance NMR: An efficient tandem to unravel 3D structures of Disulfide Rich Miniproteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Meudal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th European Peptide Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In non-breeding ewes the kisspeptin analog c6 triggers ovulation without progestogen priming</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Incorporation of trifluoromethylated pseudoproline in an entomotoxic knottin: effects on oxidative folding, 3D structure and biological activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Congress of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada. , 2018, The 9th International Congress of Neuroendocrinology. Abstract book</w:t>
+              <w:t xml:space="preserve">35th European Peptide Symposium (EPS35)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735160v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-2-Hydroxybenzyl-Cysteine Peptides as Efficient Thioester Surrogates for Native Chemical Ligation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.P. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Chemical Protein Synthesis meeting (CPS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Haifa, Israel</w:t>
+              <w:t xml:space="preserve">25th American Peptide Symposium (APS 25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894290v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of highly base-labile linkers for the catch-and-release purification of difficult peptides. Application to Avian beta-defensin 2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Pattern of LH secretion after repeated treatment with kisspeptin analog C6 reveals differential sensitivity between mice and ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès annuel du Groupe Français des Peptides et Protéines (GFPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Arcachon, France. </w:t>
+              <w:t xml:space="preserve">42. Colloque de la société de neuroendocrinologie (SNE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453245v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NCL-based synthesis, 3D structure and first insight into antimicrobial properties of Cg-BigDef1, an oyster big defensin active at high salinity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
+                <w:t xml:space="preserve">Investigation of tachyphylaxis of LH response following repeated injections of the kisspeptin analog C6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delmas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R.D. Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR: a tool for Biology Xth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International NeuroFrance 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bordeaux, France. 2017, Colloque International NeuroFrance 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453460v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-2-Hydroxybenzyl-Cysteine Peptides as Efficient Thioester Surrogates for Native Chemical Ligation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NCL-based synthesis, 3D structure and first insight into antimicrobial properties of Cg-BigDef1, an oyster big defensin active at high salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th American Peptide Symposium (APS 25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Whistler, Canada</w:t>
+              <w:t xml:space="preserve">NMR: a tool for Biology Xth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894293v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of LH secretion after repeated treatment with kisspeptin analog C6 reveals differential sensitivity between mice and ewes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Development of highly base-labile linkers for the catch-and-release purification of difficult peptides. Application to Avian beta-defensin 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. J. Stanley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Colloque de la société de neuroendocrinologie (SNE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">20e congrès annuel du Groupe Français des Peptides et Protéines (GFPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Arcachon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894288v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of tachyphylaxis of LH response following repeated injections of the kisspeptin analog C6</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Do endogenous kisspeptins and synthetic agonist C6 trigger different intracellular responses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International NeuroFrance 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bordeaux, France. 2017, Colloque International NeuroFrance 2017</w:t>
+              <w:t xml:space="preserve">42e colloque de la société de neuroendocrinologie (SNE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dijon, France. 2017, 42ème Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605114v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a New N-Terminal Linker for the Capture-and-Release Purification of Biologically-Relevant Disulfide-Rich Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Casas-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th American Peptide Symposium (APS 25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCL-based total synthesis of spermaurin, a scorpion venom disulfide-rich miniprotein that improves sperm motility and fertilization in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arnoult.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès annuel du Groupe Français des Peptides et Protéines (GFPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Arcachon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do endogenous kisspeptins and synthetic agonist C6 trigger different intracellular responses?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NCL-based synthesis, 3D structure and first insight into antimicrobial properties of Cg-BigDef1, an oyster big defensin active at high salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.P. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e colloque de la société de neuroendocrinologie (SNE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dijon, France. 2017, 42ème Colloque de la Société de Neuroendocrinologie</w:t>
+              <w:t xml:space="preserve">20e congrès annuel du Groupe Français des Peptides et Protéines (GFPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733747v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second generation N-2-hydroxybenzyl-cysteine peptide crypto-thioesters: achieving very fast NCL kinetics at neutral pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. P. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès annuel du Groupe Français des Peptides et Protéines (GFPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a kisspeptin analog effects both on synchronization of ovulation and puberty onset in domestic mammals and in rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReproSciences 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NCL-based synthesis, 3D structure and first insight into antimicrobial properties of Cg-BigDef1, an oyster big defensin active at high salinity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">N-2-Hydroxybenzyl-Cysteine Peptides as Efficient Thioester Surrogates for Native Chemical Ligation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.P. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès annuel du Groupe Français des Peptides et Protéines (GFPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Arcachon, France</w:t>
+              <w:t xml:space="preserve">7th Chemical Protein Synthesis meeting (CPS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894301v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of fertile ovulation and puberty advancement by a new kisspeptin analog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new selective kisspeptin analog, C6, that advance puberty in mice and stimulate fertile ovulation in ewe</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
+                <w:t xml:space="preserve">A capture-and-release purification strategy to simplify the synthesis of disulfide-rich peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Casas-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Society for Neuroendocrinology Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st PSL Chemical Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453336v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A capture-and-release purification strategy to simplify the synthesis of disulfide-rich peptides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
+                <w:t xml:space="preserve">A new selective kisspeptin analog, C6, that advance puberty in mice and stimulate fertile ovulation in ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st PSL Chemical Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t>
+              <w:t xml:space="preserve">British Society for Neuroendocrinology Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453303v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native Chemical ligation simplifies the access of multi-domain antimicrobial peptides: application to the study of big-defensins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">A straightforward strategy for automated Fmoc-based synthesis of peptide “crypto-thioesters”. Application to the total synthesis of biologically-relevant disulfide-rich peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. P. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Adihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th European Peptide Symposium 2016 (EPS2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Journées de Chimie Organique de la Société Chimique de France (JCO2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Palaiseau, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895296v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A straightforward strategy for automated Fmoc-based synthesis of peptide “crypto-thioesters”. Application to the total synthesis of biologically-relevant disulfide-rich peptides</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Native Chemical ligation simplifies the access of multi-domain antimicrobial peptides: application to the study of big-defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.P. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie Organique de la Société Chimique de France (JCO2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Palaiseau, France. </w:t>
+              <w:t xml:space="preserve">34th European Peptide Symposium 2016 (EPS2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453318v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laligation native simplifie l’étude de l’activité etdu mécanismed’action des peptides antimicrobiens à multiples domaines :cas des Big défensines d’huître.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor P. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bressan Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Diego Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIèmes journées annuelles MuFoPAM « MultiFonction des Peptides AntiMicrobiens »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of synchronized fertile ovulation by a new selective agonist of kisspeptin receptor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Rational design of triazolo-lipopeptides analogs of kisspeptin inducing a long-lasting increase of gonadotropins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">24. Meeting of the American Peptide Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Orlando, United States. 2015, 24th Meeting of the American Peptide Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742326v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of triazolo-lipopeptides analogs of kisspeptin inducing a long-lasting increase of gonadotropins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Rational design of triazolo-lipopeptides analogs of kisspeptin inducing a long-lasting increase of gonadotrophins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Meeting of the American Peptide Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Orlando, United States. 2015, 24th Meeting of the American Peptide Society</w:t>
+              <w:t xml:space="preserve">19. Congrès du Groupe Français des Peptides et des Protéines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Port-Bail, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741835v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of triazolo-lipopeptides analogs of kisspeptin inducing a long-lasting increase of gonadotrophins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Induction of synchronized fertile ovulation by a new selective agonist of kisspeptin receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galibert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Congrès du Groupe Français des Peptides et des Protéines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Port-Bail, United States. 2015</w:t>
+              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793091v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new kisspeptin analogs to stimulate the reproductive system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Gonadotropins &amp; Receptors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, ICGRIII International Conference on Gonadotropins &amp; Receptors</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and functional profiling of new KISS1R agonists</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.B. Madinier</w:t>
+                <w:t xml:space="preserve">Improvement of the chemical production of β-defensins including straightforward attribution of disulfide bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Derache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Annual Meeting of the GDR RCPG-PhysioMed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Illkirch, France. 2013, 2nd Annual Meeting of the GDR RCPG-PhysioMed</w:t>
+              <w:t xml:space="preserve">18. Réunion du GFPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Sète, France. 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745908v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the chemical production of β-defensins including straightforward attribution of disulfide bridges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+                <w:t xml:space="preserve">Design and functional profiling of new KISS1R agonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Réunion du GFPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Sète, France. 1 p., 2013</w:t>
+              <w:t xml:space="preserve">2. Annual Meeting of the GDR RCPG-PhysioMed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Illkirch, France. 2013, 2nd Annual Meeting of the GDR RCPG-PhysioMed</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805308v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La kisspeptine : une nouvelle voie pour maitriser l’ovulation chez les petits ruminants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial spectrum of avian defensin 2: peculiarities in relationship with structural features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Derache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Antimicrobial Peptides: Today knowledge and future applications (AMP 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lille, France. , pp.D-97, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the chemical production of β-defensins including straighforward attribution of disulfide bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Derache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Antimicrobial Peptides: Today knowledge and future applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lille, France. , pp.C-43, 2012, AMP 2012 - Antimicrobial peptide symposium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and oxidative folding of functional miniproteins containing three disulfide bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Derache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Seillac, France. 1 p, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20953,206 +21087,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid phase chemical ligation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brik Ashraf, Dawson Philip, Liu Lei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Total Chemical Protein Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2021, 978-3-527-34660-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(9H‐Fluoren‐9‐yl)methanethiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Reagents for Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/047084289X.rn01287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21162,362 +21296,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides dérivés d'une beta-défensine 11 aviaire et leurs utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Iochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO 2020/030773 A1. AMV; SA, 3IMo, AIM. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KISS1R receptor agonist compounds and use thereof for inducing ovulation in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : WO2014118318 (A1). 2014, 49 p. + 12 p. annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composés agonistes du récepteur KISS1R et leur utilisation pour induire l’ovulation chez les mammiféres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR3001455 (A1). 2013, 34 p. + 10 p. annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21527,236 +21661,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A (poly)Pro tip for preserving native disulfide connectivity during thiol-maleimide bioconjugation of disulfide-rich peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lylia Azzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A straightforward method to prevent the under-estimated problem of aspartimide formation during chemical ligation-mediated protein synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId583"/>
+      <w:footerReference w:type="default" r:id="rId587"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21824,51 +21958,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="740F6666"/>
+    <w:nsid w:val="D8CA0220"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21972,51 +22106,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A7C7F34"/>
+    <w:nsid w:val="61553041"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22120,51 +22254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E9A6A7A"/>
+    <w:nsid w:val="481870CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22268,51 +22402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CB6FB25A"/>
+    <w:nsid w:val="558E328C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22508,51 +22642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-aucagne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2647-0188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077138120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Fannassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00646" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Beaudou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sionneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-25-0036" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Kharrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230442v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Cisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc03824c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415524122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2025.118494" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127596v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01923-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Zhu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatrin Chatrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J Suskiewicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Foster" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00235-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222710v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kersaudy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefoulon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115747" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fanelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Conte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cerretini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.06.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Suskiewicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hlou&#353;ek-Kasun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Miko&#269;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add4253" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12111846" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860107v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyu Zhu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mustafi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042057" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Burlina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Melnyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Torbeev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander A Abboud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amoura" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Madinier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202103768" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadji H." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc06001a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082176" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Saidi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Wartenberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ilango" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Seren" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.1c00267" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975540v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander A. Abboud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ob01737j" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082414v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Tber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cros" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062058" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Cieslikiewicz-Bouet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra09419e" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vergnes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cair&#233; Barreto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01821-19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088608v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Parker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Coffman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Pohler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Daniel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214424" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cueto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071351" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Joulin-Giet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.03.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622102v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amora" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abidine Aabasa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimmalapura Marulappa Vishwanatha" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC02370K" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702303v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Galibert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lecaille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mavel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.12.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618630v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek M. Abd El Aziz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaw075" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618781v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Terrier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s F. Delmas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob02546c" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407765v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P. Terrier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Adihou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnould" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC02630J" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407028v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Jacobsen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Petersen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Ye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George H. Lorimer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b05719" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26908" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407492v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b03612" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01387061v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gambade" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zreika" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chourpa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8122" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407495v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Abou Ibrahim Alami" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Hab&#232;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Garrido" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9671-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178852v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Piller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Piller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC00773A" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170460v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marceau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm5019675" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127729v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peraudeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc00648a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178857v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore E. Decostaire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00760c" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118914v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meindre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mith" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi501285k" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944814v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raibaut" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desmet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc51824h" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726293v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibai E Valverde" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lalmanach" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s F Delmas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107222" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XV2Z5ZL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721842v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Mark" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.312108" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711780v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gaulier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hospital" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmas A.F." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678757v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Fernandes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Viterisi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Leigh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc17458h" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748170v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Dendane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206428" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8RCXTT4H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088663v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Altieri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romen Carrillo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clarkson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel d'Souza" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SC00335F" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522326v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00301-09" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525398v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibai E. Valverde" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.06.093" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDZH9Q3K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467015v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fernandes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coutrot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Potok" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Leigh" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200903215" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512453v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.05.117" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM9FJPHD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518141v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barta" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.04.087" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNMQXMN3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086003v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Broggi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joubert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Berteina-Raboin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diez-Gonzalez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257770701534139" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275217v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Broggi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joubert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zevaco" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berteina-Raboin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166600v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore P. Decostaire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.07.061" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHXLJFMN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275210v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berna" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Crowley" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sm Goldup" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kd Haenni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086010v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H&#228;nni" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leigh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lusby" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barney Walker" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja056903f" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6DT5ZRWH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol061657d" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086005v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lock" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Thomson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja057206q" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4ZJ2MQ94-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086014v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amblard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guenot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Schinazi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Agrofoglio" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2004.11.057" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC86Q6RP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086013v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escuret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Rapp" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2005.06.021" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QWDKXQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086017v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rollin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.04.112" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W84NBJ5L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086027v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200518181" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B5H29KK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086022v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cc049976o" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086021v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2003.12.040" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26ZQS809-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086029v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene&#160;m. Lagoja" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve&#160;p. Nolan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Rozenski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200390107" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EB6D2858ACBCB7A3C9F3DD1D5670F17F8A9B48F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086034v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aversa" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barattucci" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonaccorsi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placido Giannetto" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086037v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00153-8" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHGC34DK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309763v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gueyrard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tatibout" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottaz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Driguez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075799v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Ballantine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Hadj Mohamed" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxiang Zhu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhua Shen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882843v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Loth" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885227v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Rosa" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976595v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976756v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voisin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563421v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482197v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hamacek" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Numanovic" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563426v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892772v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abidine Ababsa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Vishwanatha" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891216v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barreto" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voisin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892775v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montoir" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ababsa Z. E." TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vishwanatha T." TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yen-Pon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892793v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalmanach" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wartenberg" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galibert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saidi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecaille" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893386v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abboud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Piller" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974369v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892784v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Terrier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Delmas" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734800v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892809v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919154v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974372v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892802v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarraf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nauton" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974390v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974400v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974376v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892762v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893392v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casas-Mora" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974374v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892834v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bressan" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marceau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974405v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974403v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742248v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738894v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753345v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751627v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391295v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Silva" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217596v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prieu-Serandon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888804v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asokan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893398v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893419v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Ababsa" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893462v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoult" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893471v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaume" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madinier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castaing" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919171v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381932v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwanatha Thimmalapura Marulappa" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Miret" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893409v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terrier V." TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919180v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893488v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893426v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894157v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894282v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt C" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894273v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894272v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cameron" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirkwood" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltramo" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilbrook" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/edrv/39.supp.1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894264v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894277v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894152v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326661v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Eliseeva" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petoud" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gillaizeau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920025v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734043v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894161v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894279v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920483v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735160v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894290v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453245v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Stanley" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453460v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Terrier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894293v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894288v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anderson" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605114v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894295v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453195v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmitt" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoult." TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733747v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453275v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603310v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Anderson" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894301v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604087v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453336v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anger" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453303v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895296v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453318v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Adihou" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128427v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vergnes" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan Albert" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742326v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741835v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793091v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744014v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745908v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Madinier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805308v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805330v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vincent" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807349v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748134v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818274v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974365v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071829v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rn01287" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595638v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793004v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808772v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376110v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Azzoug" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797697v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-aucagne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2647-0188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077138120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575687v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derouin-Tochon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hommet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101779" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Cisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc03824c" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2025.118494" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Kharrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415524122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135772v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Beaudou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sionneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-25-0036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110587" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01923-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Fannassi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00646" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Zhu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatrin Chatrin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J Suskiewicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Foster" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00235-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kersaudy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefoulon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115747" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Suskiewicz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hlou&#353;ek-Kasun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Miko&#269;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add4253" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12111846" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyu Zhu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mustafi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042057" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746194v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fanelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Conte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cerretini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.06.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Burlina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Melnyk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Torbeev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander A Abboud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amoura" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Madinier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202103768" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447239v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadji H." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc06001a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082176" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Saidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Wartenberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ilango" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Seren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.1c00267" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander A. Abboud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ob01737j" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Tber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cros" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062058" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064990v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Cieslikiewicz-Bouet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra09419e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328576v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vergnes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cair&#233; Barreto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01821-19" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088608v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Parker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Coffman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Pohler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Daniel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cueto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071351" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088631v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214424" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088627v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Joulin-Giet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.03.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622102v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amora" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abidine Aabasa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimmalapura Marulappa Vishwanatha" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC02370K" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702303v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Galibert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lecaille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mavel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.12.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618781v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Terrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s F. Delmas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob02546c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618630v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek M. Abd El Aziz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaw075" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407028v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Jacobsen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Petersen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Ye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George H. Lorimer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b05719" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406943v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26908" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407492v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P. Terrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b03612" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407765v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Adihou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnould" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC02630J" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407495v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Abou Ibrahim Alami" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Hab&#232;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Garrido" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9671-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01387061v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gambade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zreika" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chourpa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8122" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170460v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marceau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm5019675" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127729v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peraudeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc00648a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178852v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Piller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Piller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC00773A" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118914v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meindre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mith" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi501285k" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178857v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore E. Decostaire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00760c" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944814v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raibaut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desmet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc51824h" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711780v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gaulier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hospital" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmas A.F." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721842v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Mark" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.312108" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726293v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibai E Valverde" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lalmanach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s F Delmas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107222" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XV2Z5ZL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678757v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Fernandes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Viterisi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Leigh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc17458h" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748170v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Dendane" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206428" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8RCXTT4H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088663v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Altieri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romen Carrillo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clarkson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel d'Souza" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SC00335F" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525398v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibai E. Valverde" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.06.093" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDZH9Q3K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522326v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00301-09" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467015v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fernandes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coutrot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Potok" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Leigh" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200903215" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512453v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.05.117" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM9FJPHD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518141v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.04.087" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNMQXMN3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275217v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Broggi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joubert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zevaco" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berteina-Raboin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166600v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore P. Decostaire" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.07.061" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHXLJFMN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275210v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berna" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Crowley" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sm Goldup" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kd Haenni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086003v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Broggi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joubert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Berteina-Raboin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diez-Gonzalez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257770701534139" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leigh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lock" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Thomson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja057206q" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4ZJ2MQ94-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387909v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol061657d" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086010v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H&#228;nni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lusby" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barney Walker" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja056903f" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6DT5ZRWH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086013v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escuret" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Rapp" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2005.06.021" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QWDKXQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086014v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amblard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guenot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Schinazi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Agrofoglio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2004.11.057" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC86Q6RP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086027v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200518181" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B5H29KK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086017v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rollin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.04.112" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W84NBJ5L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086022v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cc049976o" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086021v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2003.12.040" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26ZQS809-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086029v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene&#160;m. Lagoja" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve&#160;p. Nolan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Rozenski" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200390107" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EB6D2858ACBCB7A3C9F3DD1D5670F17F8A9B48F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086034v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aversa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barattucci" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonaccorsi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placido Giannetto" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086037v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00153-8" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHGC34DK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309763v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gueyrard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tatibout" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottaz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Driguez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882843v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Loth" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075799v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Ballantine" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Hadj Mohamed" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxiang Zhu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhua Shen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885227v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Rosa" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976595v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976756v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voisin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482197v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hamacek" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Numanovic" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563426v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563421v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892772v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abidine Ababsa" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Vishwanatha" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892775v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montoir" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ababsa Z. E." TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vishwanatha T." TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yen-Pon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892793v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalmanach" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wartenberg" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galibert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saidi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecaille" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893386v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abboud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Piller" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974369v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892784v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Terrier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Delmas" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891216v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barreto" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voisin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919154v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974372v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892802v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarraf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nauton" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892809v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734800v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893392v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casas-Mora" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974374v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892762v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974376v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974400v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974390v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974405v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974403v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892834v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bressan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marceau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738894v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742248v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751627v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753345v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391295v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Silva" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217596v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prieu-Serandon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888804v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asokan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893398v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381932v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwanatha Thimmalapura Marulappa" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Miret" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893488v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Ababsa" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893409v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terrier V." TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919180v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893462v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoult" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893471v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaume" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madinier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castaing" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919171v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893426v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893419v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894264v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920025v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894277v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894152v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326661v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Eliseeva" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petoud" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gillaizeau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894157v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894282v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt C" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894272v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cameron" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirkwood" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltramo" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilbrook" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/edrv/39.supp.1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894273v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734043v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735160v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894279v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920483v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894161v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894293v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894288v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anderson" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605114v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453460v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Terrier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453245v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Stanley" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733747v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894295v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453195v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmitt" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoult." TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894301v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453275v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603310v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Anderson" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894290v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604087v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453303v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453336v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anger" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453318v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Adihou" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895296v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128427v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vergnes" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan Albert" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741835v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793091v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742326v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744014v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805308v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745908v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Madinier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805330v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vincent" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807349v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748134v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818274v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974365v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071829v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rn01287" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595638v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793004v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808772v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376110v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Azzoug" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797697v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>