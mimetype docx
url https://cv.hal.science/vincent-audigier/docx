--- v0 (2026-03-05)
+++ v1 (2026-04-11)
@@ -1026,257 +1026,257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A principal components method to impute missing values for mixed data</w:t>
+                <w:t xml:space="preserve">Multiple imputation for continuous variables using a Bayesian principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.5-26. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (11), pp.2140-2156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11634-014-0195-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00949655.2015.1104683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832935v1</w:t>
+                <w:t xml:space="preserve">hal-00951915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple imputation for continuous variables using a Bayesian principal component analysis</w:t>
+                <w:t xml:space="preserve">A principal components method to impute missing values for mixed data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 86 (11), pp.2140-2156. </w:t>
+              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.5-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00949655.2015.1104683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11634-014-0195-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951915v1</w:t>
+                <w:t xml:space="preserve">hal-00832935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1590,96 +1590,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering sur données incomplètes avec clusterMI</w:t>
+                <w:t xml:space="preserve">Classification de données incomplètes par imputation multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2024, Vannes (Bretagne, France), France</w:t>
+              <w:t xml:space="preserve">29èmes Rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Classification, Sep 2024, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550305v1</w:t>
+                <w:t xml:space="preserve">hal-04696382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace clustering sur données incomplètes</w:t>
               </w:r>
@@ -1823,1714 +1836,2577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de données incomplètes par imputation multiple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subspace clustering sur données incomplètes par imputation multiple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Agliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29èmes Rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Classification, Sep 2024, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696382v1</w:t>
+                <w:t xml:space="preserve">hal-04696477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace clustering sur données incomplètes par imputation multiple</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering sur données incomplètes avec clusterMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes Rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de Classification, Sep 2024, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2024, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696477v1</w:t>
+                <w:t xml:space="preserve">hal-04550305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple imputation for clustering on incomplete data</w:t>
+                <w:t xml:space="preserve">Clustering sur données incomplètes : méthodes directes ou imputation multiple ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadela Sadou Zouleya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClaDAG 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Salerno (Italy), Italy</w:t>
+              <w:t xml:space="preserve">Les 54èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDS, Jul 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127937v1</w:t>
+                <w:t xml:space="preserve">hal-04127905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering sur données incomplètes : méthodes directes ou imputation multiple ?</w:t>
+                <w:t xml:space="preserve">Multiple imputation for clustering on incomplete data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fadela Sadou Zouleya</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 54èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFDS, Jul 2023, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Artificial intelligence for data science and cybersecurity machine learning workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127905v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling missing data in clustering using multiple imputation</w:t>
+                <w:t xml:space="preserve">Multiple imputation for clustering on incomplete data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Berlin (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire de Mathématiques de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529644v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des données manquantes pour les analyses de survie</w:t>
+                <w:t xml:space="preserve">Handling missing data in clustering using multiple imputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edouard F Bonneville</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICLIN 2022, 29èmes journées des statisticiens des CLCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stefan Michiels; Xavier Paoletti, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">16th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953885v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure and non-interactive k-NN classifier using symmetric fully homomorphic encryption</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple imputation for clustering on incomplete data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samia Bouzefrane</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Privacy in statistical databases (PSD'2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire du laboratoire ERIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ERIC, Oct 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933277v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
+                <w:t xml:space="preserve">Multiple imputation for clustering on incomplete data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th conference of the International Federation of Classification Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ClaDAG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Salerno (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693455v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOM-based clusterwise regression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des données manquantes pour les analyses de survie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard F Bonneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Science, Statistics and Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">EPICLIN 2022, 29èmes journées des statisticiens des CLCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stefan Michiels; Xavier Paoletti, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544471v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering sur données incomplètes : quel modèle d’imputation choisir ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Resche-Rigon</w:t>
+                <w:t xml:space="preserve">Secure and non-interactive k-NN classifier using symmetric fully homomorphic encryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulliwas Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezak Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bouzefrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICLIN 2021 – 15e Conférence francophone d’épidémiologie clinique – 28e Journées des statisticiens des centres de lutte contre le cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.04.035⟩</w:t>
+              <w:t xml:space="preserve">Privacy in statistical databases (PSD'2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France. pp.142-154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13945-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542951v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster analysis after multiple imputation</w:t>
+                <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMDA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">17th conference of the International Federation of Classification Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544485v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imputation multiple pour données mixtes par analyse factorielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOM-based clusterwise regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS2019 - 51es Journées de Statistique de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2019, Vandœuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">Data Science, Statistics and Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355840v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering with missing data: Pooling multiple imputation results with consensus clustering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering sur données incomplètes : quel modèle d’imputation choisir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Resche-Rigon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of the International Society for Clinical Biostatistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPICLIN 2021 – 15e Conférence francophone d’épidémiologie clinique – 28e Journées des statisticiens des centres de lutte contre le cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université; Institut Paoli-Calmettes de Marseille, Jun 2021, Marseille, France. pp.S21-S22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000687v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">micemd: a smart multiple imputation R package for missing multilevel data</w:t>
+                <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Resche Rigon</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UseR!2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Statistique du MAP5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MAP5, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543542v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple imputation for multilevel data with continuous and binary variables</w:t>
+                <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Resche-Rigon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rencontres scientifiques autour de la statistique pour la biologie et la médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMA, Univ. Poitiers, Feb 2018, Poitiers (Université de Poitiers), France</w:t>
+              <w:t xml:space="preserve">Missing Data, Imputation &amp; Analysis seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Missing Data, Imputation &amp; Analysis group, Jun 2021, Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000648v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple imputation for multilevel data with continuous and binary variables</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cluster analysis after multiple imputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie XIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers; Société Française de Statistique, Jan 2018, CNAM Paris, France</w:t>
+              <w:t xml:space="preserve">ASMDA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000640v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d'ensemble pour la sélection de variables : application à la grande dimension et aux données manquantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ensemble learning method for variable selection with missing values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50emes journées de la statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFDS, May 2018, Saclay, France</w:t>
+              <w:t xml:space="preserve">Sino-French meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000662v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clustering with missing data: Pooling multiple imputation results with consensus clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilith Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Curis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Soumelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40th Annual Conference of the International Society for Clinical Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tomasz Burzykowski, Jul 2019, Leuven (BE), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ensemble learning method for variable selection: application to high dimensional data and missing values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Service de Biostatistique et Information Médicale de l'Hôpital Saint-Louis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imputation multiple pour données mixtes par analyse factorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JdS2019 - 51es Journées de Statistique de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2019, Vandœuvre-lès-Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">micemd: a smart multiple imputation R package for missing multilevel data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche Rigon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UseR!2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthode d'ensemble pour la sélection de variables : application à la grande dimension et aux données manquantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50emes journées de la statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDS, May 2018, Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple imputation for multilevel data with continuous and binary variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahab Jolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas. P. A. Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Quartagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers; Société Française de Statistique, Jan 2018, CNAM Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ensemble learning method for variable selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Missing Data, Imputation &amp; Analysis Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Missing Data, Imputation &amp; Analysis group, Nov 2018, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple imputation for multilevel data with continuous and binary variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahab Jolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas. P. A. Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef van Buuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de rencontres scientifiques autour de la statistique pour la biologie et la médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMA, Univ. Poitiers, Feb 2018, Poitiers (Université de Poitiers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple imputation for multilevel data with continuous and binary variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Quartagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Statistique et Probabilités Appliquées du Laboratoire Jean Kuntzmann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Jean Kuntzmann, Dec 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handling missing data by multiple imputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSDMA Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CEDRIC, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation de données manquantes pour des données mixtes via les méthodes factorielles grâce à missMDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3559,490 +4435,615 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple imputation for heterogeneous biological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbnor Zenuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">diiP Workshop Day: Data intelligence Problems and Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple imputation for multilevel data with continuous and binary variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I R White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T P A Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Quartagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Meeting Statistical Methods in Biopharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Homomorphic Encryption in Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulliwas Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bouzefrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kevin Daimi, Abeer Alsadoon, Cathryn Peoples, Nour El Madhoun Editors. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Trends in Cybersecurity Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.391-410, 2023, 978-3-031-09639-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-09640-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation multiple en grande dimension par analyse factorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Gégout-Petit; Myriam Maumy; Gilbert Saporta; Christine Thomas-Agnan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données manquantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions TECHNIP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782710811954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des données manquantes par imputation multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Gégout-Petit; Myriam Maumy; Gilbert Saporta; Christine Thomas-Agnan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données manquantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions TECHNIP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782710811954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4052,345 +5053,345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple imputation of incomplete multilevel data using Heckman selection models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Orestis Efthimiou</w:t>
+                <w:t xml:space="preserve">A simple Bayesian model to estimate proportions and ratios from count data with a hierarchical error structure with an application to droplet digital PCR experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyas Mouhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Noirel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940754v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple Bayesian model to estimate proportions and ratios from count data with a hierarchical error structure with an application to droplet digital PCR experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elyas Mouhou</w:t>
+                <w:t xml:space="preserve">Multiple imputation of incomplete multilevel data using Heckman selection models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orestis Efthimiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentijn M. T. de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090161v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering with missing data: which equivalent for Rubin's rules?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4399,51 +5400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4453,114 +5454,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation multiple par analyse factorielle : Une nouvelle méthodologie pour traiter les données manquantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse numérique [math.NA]. Agrocampus Ouest, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015NSARG015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01336206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4707,51 +5708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audigier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouhadjera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mu&#241;oz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Efthimiou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentijn de Jong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-022-00519-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2022.2070621" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moins-Teisserenc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Jorge Cordeiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ressaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benyamina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.586195" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02625921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mirouse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mayaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-02936-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian White" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Jolani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Quartagno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-STS646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9635-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-014-0195-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2015.1104683" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047384v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Agliz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127905v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadela Sadou Zouleya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529644v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard F Bonneville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulliwas Ameur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Aziz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13945-1_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hassini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Audigier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resche-Rigon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.04.035" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02355840v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilith Faucheux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Soumelis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche Rigon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas. P. A. Debray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef van Buuren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbnor Zenuni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09640-2_18" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940754v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Egger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentijn M. T. de Jong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090161v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyas Mouhou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Noirel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255231v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01336206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NSARG015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audigier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouhadjera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mu&#241;oz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Efthimiou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentijn de Jong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-022-00519-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2022.2070621" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moins-Teisserenc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Jorge Cordeiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ressaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benyamina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.586195" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02625921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mirouse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mayaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-02936-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian White" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Jolani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Quartagno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-STS646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9635-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2015.1104683" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-014-0195-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047384v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Agliz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadela Sadou Zouleya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard F Bonneville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulliwas Ameur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Aziz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13945-1_11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hassini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Audigier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resche-Rigon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.04.035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Resche-Rigon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilith Faucheux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Soumelis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02355840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543542v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche Rigon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000662v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas. P. A. Debray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575936v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef van Buuren" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I White" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jolani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Debray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Quartagno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576031v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbnor Zenuni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I R White" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P A Debray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09640-2_18" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyas Mouhou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Noirel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Egger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentijn M. T. de Jong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01336206v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NSARG015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>