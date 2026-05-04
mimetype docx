--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1232,497 +1232,523 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint dimensionality reduction and clustering with missing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification de données fonctionnelles et vectorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Agliz</w:t>
+                <w:t xml:space="preserve">Ndeye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Bouhadjera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Machine Learning and Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, TOKYO, Japan</w:t>
+              <w:t xml:space="preserve">57èmes Journées de Statistique (JdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2026, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047384v1</w:t>
+                <w:t xml:space="preserve">hal-05589708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de variabilité par bootstrap résiduel pour une méthode de subspace clustering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Joint dimensionality reduction and clustering with missing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Agliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nadif</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30emes Rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Advanced Machine Learning and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, TOKYO, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047407v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering et réduction de la dimension avec données manquantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Étude de variabilité par bootstrap résiduel pour une méthode de subspace clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Agliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ièmes Journées de Statistique de la SFDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">30emes Rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047399v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de données incomplètes par imputation multiple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clustering et réduction de la dimension avec données manquantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Agliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes Rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de Classification, Sep 2024, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t>
+              <w:t xml:space="preserve">56ièmes Journées de Statistique de la SFDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696382v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace clustering sur données incomplètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Agliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1737,510 +1763,510 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFDS, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des données manquantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29èmes Rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Classification, Sep 2024, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace clustering sur données incomplètes par imputation multiple</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification de données incomplètes par imputation multiple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29èmes Rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Classification, Sep 2024, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696477v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering sur données incomplètes avec clusterMI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subspace clustering sur données incomplètes par imputation multiple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Agliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2024, Vannes (Bretagne, France), France</w:t>
+              <w:t xml:space="preserve">29èmes Rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Classification, Sep 2024, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550305v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering sur données incomplètes : méthodes directes ou imputation multiple ?</w:t>
+                <w:t xml:space="preserve">Clustering sur données incomplètes avec clusterMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadela Sadou Zouleya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 54èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFDS, Jul 2023, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2024, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127905v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple imputation for clustering on incomplete data</w:t>
+                <w:t xml:space="preserve">Clustering sur données incomplètes : méthodes directes ou imputation multiple ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Niang</w:t>
+                <w:t xml:space="preserve">Fadela Sadou Zouleya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial intelligence for data science and cybersecurity machine learning workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Les 54èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDS, Jul 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05575699v1</w:t>
+                <w:t xml:space="preserve">hal-04127905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple imputation for clustering on incomplete data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Laboratoire de Mathématiques de Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2251,1282 +2277,1282 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling missing data in clustering using multiple imputation</w:t>
+                <w:t xml:space="preserve">Multiple imputation for clustering on incomplete data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Berlin (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Artificial intelligence for data science and cybersecurity machine learning workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529644v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple imputation for clustering on incomplete data</w:t>
+                <w:t xml:space="preserve">Handling missing data in clustering using multiple imputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N Niang</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire ERIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ERIC, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05575648v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple imputation for clustering on incomplete data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClaDAG 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Salerno (Italy), Italy</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire ERIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ERIC, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127937v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des données manquantes pour les analyses de survie</w:t>
+                <w:t xml:space="preserve">Multiple imputation for clustering on incomplete data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edouard F Bonneville</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICLIN 2022, 29èmes journées des statisticiens des CLCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stefan Michiels; Xavier Paoletti, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">ClaDAG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Salerno (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953885v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure and non-interactive k-NN classifier using symmetric fully homomorphic encryption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion des données manquantes pour les analyses de survie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulliwas Ameur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samia Bouzefrane</w:t>
+                <w:t xml:space="preserve">Edouard F Bonneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Privacy in statistical databases (PSD'2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPICLIN 2022, 29èmes journées des statisticiens des CLCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stefan Michiels; Xavier Paoletti, May 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933277v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secure and non-interactive k-NN classifier using symmetric fully homomorphic encryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulliwas Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezak Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bouzefrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th conference of the International Federation of Classification Societies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Privacy in statistical databases (PSD'2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France. pp.142-154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13945-1_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693455v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOM-based clusterwise regression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Hassini</w:t>
+                <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Audigier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Science, Statistics and Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">17th conference of the International Federation of Classification Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544471v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering sur données incomplètes : quel modèle d’imputation choisir ?</w:t>
+                <w:t xml:space="preserve">SOM-based clusterwise regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Audigier</w:t>
+                <w:t xml:space="preserve">Houda Hassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Resche-Rigon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICLIN 2021 – 15e Conférence francophone d’épidémiologie clinique – 28e Journées des statisticiens des centres de lutte contre le cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Data Science, Statistics and Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rotterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542951v1</w:t>
+                <w:t xml:space="preserve">hal-03544471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Statistique du MAP5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MAP5, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering sur données incomplètes : quel modèle d’imputation choisir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Resche-Rigon</w:t>
+                <w:t xml:space="preserve">V. Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Missing Data, Imputation &amp; Analysis seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPICLIN 2021 – 15e Conférence francophone d’épidémiologie clinique – 28e Journées des statisticiens des centres de lutte contre le cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université; Institut Paoli-Calmettes de Marseille, Jun 2021, Marseille, France. pp.S21-S22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05575746v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster analysis after multiple imputation</w:t>
+                <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMDA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Missing Data, Imputation &amp; Analysis seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Missing Data, Imputation &amp; Analysis group, Jun 2021, Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544485v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ensemble learning method for variable selection with missing values</w:t>
+                <w:t xml:space="preserve">Cluster analysis after multiple imputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sino-French meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ASMDA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05575823v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering with missing data: Pooling multiple imputation results with consensus clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilith Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Curis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Soumelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Conference of the International Society for Clinical Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tomasz Burzykowski, Jul 2019, Leuven (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ensemble learning method for variable selection: application to high dimensional data and missing values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3542,73 +3568,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Service de Biostatistique et Information Médicale de l'Hôpital Saint-Louis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation multiple pour données mixtes par analyse factorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3617,395 +3643,395 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JdS2019 - 51es Journées de Statistique de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Jun 2019, Vandœuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">micemd: a smart multiple imputation R package for missing multilevel data</w:t>
+                <w:t xml:space="preserve">An ensemble learning method for variable selection with missing values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Resche Rigon</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UseR!2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sino-French meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543542v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d'ensemble pour la sélection de variables : application à la grande dimension et aux données manquantes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">micemd: a smart multiple imputation R package for missing multilevel data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50emes journées de la statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFDS, May 2018, Saclay, France</w:t>
+              <w:t xml:space="preserve">UseR!2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000662v1</w:t>
+                <w:t xml:space="preserve">hal-03543542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple imputation for multilevel data with continuous and binary variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahab Jolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas. P. A. Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Quartagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers; Société Française de Statistique, Jan 2018, CNAM Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ensemble learning method for variable selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4021,392 +4047,474 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Missing Data, Imputation &amp; Analysis Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Missing Data, Imputation &amp; Analysis group, Nov 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple imputation for multilevel data with continuous and binary variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthode d'ensemble pour la sélection de variables : application à la grande dimension et aux données manquantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rencontres scientifiques autour de la statistique pour la biologie et la médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMA, Univ. Poitiers, Feb 2018, Poitiers (Université de Poitiers), France</w:t>
+              <w:t xml:space="preserve">50emes journées de la statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDS, May 2018, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000648v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple imputation for multilevel data with continuous and binary variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahab Jolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas. P. A. Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I White</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M Quartagno</w:t>
+                <w:t xml:space="preserve">Stef van Buuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Statistique et Probabilités Appliquées du Laboratoire Jean Kuntzmann</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Jean Kuntzmann, Dec 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée de rencontres scientifiques autour de la statistique pour la biologie et la médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMA, Univ. Poitiers, Feb 2018, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05575965v1</w:t>
+                <w:t xml:space="preserve">hal-04000648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling missing data by multiple imputation</w:t>
+                <w:t xml:space="preserve">Multiple imputation for multilevel data with continuous and binary variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Quartagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSDMA Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CEDRIC, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Statistique et Probabilités Appliquées du Laboratoire Jean Kuntzmann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Jean Kuntzmann, Dec 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05576031v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handling missing data by multiple imputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSDMA Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CEDRIC, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation de données manquantes pour des données mixtes via les méthodes factorielles grâce à missMDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4435,51 +4543,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4489,249 +4597,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple imputation for heterogeneous biological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbnor Zenuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">diiP Workshop Day: Data intelligence Problems and Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple imputation for multilevel data with continuous and binary variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I R White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T P A Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Quartagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Meeting Statistical Methods in Biopharmacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4741,309 +4849,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Homomorphic Encryption in Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulliwas Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bouzefrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kevin Daimi, Abeer Alsadoon, Cathryn Peoples, Nour El Madhoun Editors. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Trends in Cybersecurity Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.391-410, 2023, 978-3-031-09639-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-09640-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation multiple en grande dimension par analyse factorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Gégout-Petit; Myriam Maumy; Gilbert Saporta; Christine Thomas-Agnan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données manquantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions TECHNIP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782710811954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des données manquantes par imputation multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Gégout-Petit; Myriam Maumy; Gilbert Saporta; Christine Thomas-Agnan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données manquantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions TECHNIP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782710811954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5053,345 +5161,345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple Bayesian model to estimate proportions and ratios from count data with a hierarchical error structure with an application to droplet digital PCR experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyas Mouhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Noirel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple imputation of incomplete multilevel data using Heckman selection models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orestis Efthimiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentijn M. T. de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering with missing data: which equivalent for Rubin's rules?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5400,51 +5508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5454,114 +5562,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation multiple par analyse factorielle : Une nouvelle méthodologie pour traiter les données manquantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse numérique [math.NA]. Agrocampus Ouest, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015NSARG015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01336206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5708,51 +5816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audigier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouhadjera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mu&#241;oz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Efthimiou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentijn de Jong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-022-00519-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2022.2070621" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moins-Teisserenc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Jorge Cordeiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ressaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benyamina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.586195" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02625921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mirouse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mayaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-02936-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian White" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Jolani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Quartagno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-STS646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9635-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2015.1104683" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-014-0195-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047384v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Agliz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadela Sadou Zouleya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard F Bonneville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulliwas Ameur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Aziz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13945-1_11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hassini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Audigier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resche-Rigon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.04.035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Resche-Rigon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilith Faucheux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Soumelis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02355840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543542v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche Rigon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000662v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas. P. A. Debray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575936v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef van Buuren" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I White" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jolani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Debray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Quartagno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576031v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbnor Zenuni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I R White" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P A Debray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09640-2_18" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyas Mouhou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Noirel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Egger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentijn M. T. de Jong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01336206v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NSARG015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audigier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouhadjera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mu&#241;oz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Efthimiou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentijn de Jong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-022-00519-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2022.2070621" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moins-Teisserenc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Jorge Cordeiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ressaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benyamina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.586195" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02625921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mirouse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mayaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-02936-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian White" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Jolani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Quartagno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-STS646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9635-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2015.1104683" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-014-0195-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Agliz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529094v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127905v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadela Sadou Zouleya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard F Bonneville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulliwas Ameur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Aziz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13945-1_11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hassini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Resche-Rigon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Audigier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resche-Rigon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.04.035" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilith Faucheux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Soumelis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02355840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche Rigon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas. P. A. Debray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000662v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef van Buuren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575965v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I White" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jolani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Debray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Quartagno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716876v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbnor Zenuni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574823v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I R White" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P A Debray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933309v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09640-2_18" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693391v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693373v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyas Mouhou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Noirel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940754v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Egger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentijn M. T. de Jong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030395v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01336206v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NSARG015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>