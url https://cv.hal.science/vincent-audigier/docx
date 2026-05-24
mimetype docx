--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1026,235 +1026,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple imputation for continuous variables using a Bayesian principal component analysis</w:t>
+                <w:t xml:space="preserve">A principal components method to impute missing values for mixed data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 86 (11), pp.2140-2156. </w:t>
+              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.5-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00949655.2015.1104683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11634-014-0195-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951915v1</w:t>
+                <w:t xml:space="preserve">hal-00832935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A principal components method to impute missing values for mixed data</w:t>
+                <w:t xml:space="preserve">Multiple imputation for continuous variables using a Bayesian principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.5-26. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (11), pp.2140-2156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11634-014-0195-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00949655.2015.1104683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832935v1</w:t>
+                <w:t xml:space="preserve">hal-00951915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1285,57 +1285,57 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de données fonctionnelles et vectorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ndeye Niang</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Bouhadjera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1366,1611 +1366,1611 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint dimensionality reduction and clustering with missing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Agliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Machine Learning and Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, TOKYO, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de variabilité par bootstrap résiduel pour une méthode de subspace clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Agliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30emes Rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering et réduction de la dimension avec données manquantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Agliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ièmes Journées de Statistique de la SFDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace clustering sur données incomplètes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering sur données incomplètes avec clusterMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFDS, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2024, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529094v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des données manquantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subspace clustering sur données incomplètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Agliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes Rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de Classification, Sep 2024, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t>
+              <w:t xml:space="preserve">55èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDS, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696568v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de données incomplètes par imputation multiple</w:t>
+                <w:t xml:space="preserve">Gestion des données manquantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29èmes Rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Classification, Sep 2024, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696382v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace clustering sur données incomplètes par imputation multiple</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification de données incomplètes par imputation multiple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29èmes Rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Classification, Sep 2024, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696477v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering sur données incomplètes avec clusterMI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subspace clustering sur données incomplètes par imputation multiple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Agliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2024, Vannes (Bretagne, France), France</w:t>
+              <w:t xml:space="preserve">29èmes Rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Classification, Sep 2024, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550305v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering sur données incomplètes : méthodes directes ou imputation multiple ?</w:t>
+                <w:t xml:space="preserve">Multiple imputation for clustering on incomplete data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fadela Sadou Zouleya</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 54èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFDS, Jul 2023, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">ClaDAG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Salerno (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127905v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple imputation for clustering on incomplete data</w:t>
+                <w:t xml:space="preserve">Clustering sur données incomplètes : méthodes directes ou imputation multiple ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N Niang</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadela Sadou Zouleya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire de Mathématiques de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">Les 54èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDS, Jul 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05575596v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple imputation for clustering on incomplete data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial intelligence for data science and cybersecurity machine learning workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire de Mathématiques de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05575699v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling missing data in clustering using multiple imputation</w:t>
+                <w:t xml:space="preserve">Multiple imputation for clustering on incomplete data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Berlin (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Artificial intelligence for data science and cybersecurity machine learning workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529644v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple imputation for clustering on incomplete data</w:t>
+                <w:t xml:space="preserve">Handling missing data in clustering using multiple imputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N Niang</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire ERIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ERIC, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05575648v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple imputation for clustering on incomplete data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClaDAG 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Salerno (Italy), Italy</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire ERIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ERIC, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127937v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des données manquantes pour les analyses de survie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard F Bonneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPICLIN 2022, 29èmes journées des statisticiens des CLCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stefan Michiels; Xavier Paoletti, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure and non-interactive k-NN classifier using symmetric fully homomorphic encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulliwas Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulliwas Ameur</w:t>
+                <w:t xml:space="preserve">Rezak Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bouzefrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Privacy in statistical databases (PSD'2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France. pp.142-154, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-13945-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th conference of the International Federation of Classification Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOM-based clusterwise regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Hassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2985,367 +2985,367 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Science, Statistics and Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
+                <w:t xml:space="preserve">Clustering sur données incomplètes : quel modèle d’imputation choisir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Resche-Rigon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Statistique du MAP5</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPICLIN 2021 – 15e Conférence francophone d’épidémiologie clinique – 28e Journées des statisticiens des centres de lutte contre le cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université; Institut Paoli-Calmettes de Marseille, Jun 2021, Marseille, France. pp.S21-S22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05575768v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering sur données incomplètes : quel modèle d’imputation choisir ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Audigier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Resche-Rigon</w:t>
+                <w:t xml:space="preserve">M Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICLIN 2021 – 15e Conférence francophone d’épidémiologie clinique – 28e Journées des statisticiens des centres de lutte contre le cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire de Statistique du MAP5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MAP5, Jun 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542951v1</w:t>
+                <w:t xml:space="preserve">hal-05575768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Missing Data, Imputation &amp; Analysis seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Missing Data, Imputation &amp; Analysis group, Jun 2021, Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster analysis after multiple imputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3361,198 +3361,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASMDA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering with missing data: Pooling multiple imputation results with consensus clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilith Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Curis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Soumelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Conference of the International Society for Clinical Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tomasz Burzykowski, Jul 2019, Leuven (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ensemble learning method for variable selection: application to high dimensional data and missing values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3568,470 +3568,470 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Service de Biostatistique et Information Médicale de l'Hôpital Saint-Louis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imputation multiple pour données mixtes par analyse factorielle</w:t>
+                <w:t xml:space="preserve">An ensemble learning method for variable selection with missing values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS2019 - 51es Journées de Statistique de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2019, Vandœuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">Sino-French meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355840v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ensemble learning method for variable selection with missing values</w:t>
+                <w:t xml:space="preserve">Imputation multiple pour données mixtes par analyse factorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sino-French meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">JdS2019 - 51es Journées de Statistique de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2019, Vandœuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05575823v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">micemd: a smart multiple imputation R package for missing multilevel data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UseR!2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple imputation for multilevel data with continuous and binary variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Audigier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahab Jolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas. P. A. Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matteo Quartagno</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef van Buuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie XIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers; Société Française de Statistique, Jan 2018, CNAM Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de rencontres scientifiques autour de la statistique pour la biologie et la médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMA, Univ. Poitiers, Feb 2018, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000640v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ensemble learning method for variable selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4047,73 +4047,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Missing Data, Imputation &amp; Analysis Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Missing Data, Imputation &amp; Analysis group, Nov 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode d'ensemble pour la sélection de variables : application à la grande dimension et aux données manquantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4129,73 +4129,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50emes journées de la statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFDS, May 2018, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple imputation for multilevel data with continuous and binary variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4204,317 +4204,317 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahab Jolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas. P. A. Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stef van Buuren</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Quartagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rencontres scientifiques autour de la statistique pour la biologie et la médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMA, Univ. Poitiers, Feb 2018, Poitiers (Université de Poitiers), France</w:t>
+              <w:t xml:space="preserve">Chimiométrie XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers; Société Française de Statistique, Jan 2018, CNAM Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000648v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple imputation for multilevel data with continuous and binary variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I White</w:t>
+                <w:t xml:space="preserve">T Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Quartagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Statistique et Probabilités Appliquées du Laboratoire Jean Kuntzmann</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Jean Kuntzmann, Dec 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling missing data by multiple imputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSDMA Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire CEDRIC, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation de données manquantes pour des données mixtes via les méthodes factorielles grâce à missMDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4543,51 +4543,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4597,249 +4597,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple imputation for heterogeneous biological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbnor Zenuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">diiP Workshop Day: Data intelligence Problems and Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple imputation for multilevel data with continuous and binary variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I R White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T P A Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Quartagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Meeting Statistical Methods in Biopharmacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4849,309 +4849,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Homomorphic Encryption in Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulliwas Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bouzefrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kevin Daimi, Abeer Alsadoon, Cathryn Peoples, Nour El Madhoun Editors. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Trends in Cybersecurity Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.391-410, 2023, 978-3-031-09639-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-09640-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation multiple en grande dimension par analyse factorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Gégout-Petit; Myriam Maumy; Gilbert Saporta; Christine Thomas-Agnan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données manquantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions TECHNIP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782710811954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des données manquantes par imputation multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Gégout-Petit; Myriam Maumy; Gilbert Saporta; Christine Thomas-Agnan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données manquantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions TECHNIP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782710811954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5161,345 +5161,345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple Bayesian model to estimate proportions and ratios from count data with a hierarchical error structure with an application to droplet digital PCR experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyas Mouhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Noirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple imputation of incomplete multilevel data using Heckman selection models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orestis Efthimiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentijn M. T. de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering with missing data: which equivalent for Rubin's rules?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5508,51 +5508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5562,114 +5562,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation multiple par analyse factorielle : Une nouvelle méthodologie pour traiter les données manquantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse numérique [math.NA]. Agrocampus Ouest, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015NSARG015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01336206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5816,51 +5816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audigier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouhadjera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mu&#241;oz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Efthimiou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentijn de Jong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-022-00519-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2022.2070621" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moins-Teisserenc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Jorge Cordeiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ressaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benyamina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.586195" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02625921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mirouse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mayaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-02936-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian White" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Jolani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Quartagno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-STS646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9635-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2015.1104683" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-014-0195-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Agliz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529094v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127905v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadela Sadou Zouleya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard F Bonneville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulliwas Ameur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Aziz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13945-1_11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hassini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Resche-Rigon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Audigier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resche-Rigon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.04.035" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilith Faucheux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Soumelis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02355840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche Rigon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas. P. A. Debray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000662v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef van Buuren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575965v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I White" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jolani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Debray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Quartagno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716876v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbnor Zenuni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574823v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I R White" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P A Debray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933309v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09640-2_18" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693391v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693373v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyas Mouhou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Noirel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940754v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Egger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentijn M. T. de Jong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030395v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01336206v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NSARG015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audigier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouhadjera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mu&#241;oz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Efthimiou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentijn de Jong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-022-00519-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2022.2070621" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moins-Teisserenc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Jorge Cordeiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ressaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benyamina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.586195" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02625921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mirouse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mayaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-02936-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian White" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Jolani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Quartagno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-STS646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9635-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-014-0195-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2015.1104683" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Agliz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550305v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529094v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127905v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadela Sadou Zouleya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard F Bonneville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933277v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulliwas Ameur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Aziz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13945-1_11" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hassini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resche-Rigon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.04.035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Resche-Rigon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilith Faucheux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Soumelis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575823v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02355840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543542v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche Rigon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000648v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas. P. A. Debray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef van Buuren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575936v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000662v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I White" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jolani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Debray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Quartagno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576031v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbnor Zenuni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I R White" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P A Debray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09640-2_18" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyas Mouhou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Noirel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Egger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentijn M. T. de Jong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01336206v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NSARG015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>