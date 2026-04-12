--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -640,473 +640,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Virtual Conference on Communications (VCC 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Virtual Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Online, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VCC67261.2025.11351221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conteneurisation amorçable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées CRI-IUT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRI-IUT, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boot2Container : la flexibilité des conteneurs sur bare metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Roukala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apocalypse selon Marc : retex d'une attaque réussie par ransomware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Deverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couteau suisse du confinement sous Linux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MathRICE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux; CNRS; Bordeaux INP, Mar 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firejail : Le couteau suisse du confinement sous Linux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, May 2022, Marseille, France. pp.Article 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireguard ou comment mettre en place un VPN en un temps record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1122,190 +1131,190 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green space cleaning using an autonomous swarm of heterogeneous drones – first retex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Communication Technologies for Vehicles (Nets4Cars/Nets4Trains/Nets4Aircraft)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Colmar, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-25529-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVC Videoconferencing Call Adaptation and Bandwidth Usage in SDN Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1327,106 +1336,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des flux de vidéoconférence en coeur de réseau SDN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1448,106 +1457,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDN-Driven Multicast Streams with Adaptive Bitrates for VoIP Conferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1569,219 +1578,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Olariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7511135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtualization Toolset for Emulating Mobile Devices and Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM International Conference on Mobile Software Engineering and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Austin, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2897073.2897087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres de diffusion pour sessions MVoIP avec flux hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1803,638 +1812,638 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Olariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Collaborative System for Heterogeneous Swarms of Autonomous Mobile Robots</w:t>
+                <w:t xml:space="preserve">A Mission-Oriented Service Discovery Mechanism for Highly Dynamic Autonomous Swarms of Unmanned Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP-NOTERE 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IEEE International Conference on Autonomic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Grenoble, France. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAC.2015.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01217591v1</w:t>
+                <w:t xml:space="preserve">hal-01175878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mission-Oriented Service Discovery Mechanism for Highly Dynamic Autonomous Swarms of Unmanned Systems</w:t>
+                <w:t xml:space="preserve">Comparison of Time Synchronization Techniques in a Distributed Collaborative Swarm System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Autonomic Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 24th European Conference on Networks and Communications (EuCNC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. pp.460-464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCNC.2015.7194117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAC.2015.28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01175878v1</w:t>
+                <w:t xml:space="preserve">hal-01175875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Time Synchronization Techniques in a Distributed Collaborative Swarm System</w:t>
+                <w:t xml:space="preserve">Distributed Collaborative System for Heterogeneous Swarms of Autonomous Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th European Conference on Networks and Communications (EuCNC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFIP-NOTERE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCNC.2015.7194117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01175875v1</w:t>
+                <w:t xml:space="preserve">hal-01217591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des modèles de mobilité sur un système collaboratif pour flottes autonomes hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2015 - 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ParCS-S2: Park Cleaning Swarm Supervision System - Position Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daguisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th AIRTEC International Congress (AIRTEC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Franfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEmu : un outil de virtualisation de réseaux à la demande pour l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2450,164 +2459,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Dec 2013, Montpellier, France. pp.Article 111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Emulator: a Network Virtualization Testbed for Overlay Experimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 17th IEEE International Workshop on Computer-Aided Modeling Analysis and Design of Communication Links and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Barcelone, Spain. pp.38-42, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMAD.2012.6335347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtualisation de réseau avec Network Emulator et application à l'évaluation d'un réseau recouvrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2623,51 +2632,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 16ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Anglet, France. pp.153-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2677,193 +2686,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un support d'acculturation à un domaine technologique - contrôle gestuel d'un essaim de drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Informatique de France 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Discovery and Session Initiation in a Highly Dynamic Swarm of Unmanned Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st AETOS conference: Research challenges for future UAV systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Mérignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2873,174 +2882,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMiRALE Formal Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LaBRI - Laboratoire Bordelais de Recherche en Informatique; Université de Bordeaux. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArDroneXT - Ar.Drone 2 eXTension for swarming and service hosting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LaBRI - Laboratoire Bordelais de Recherche en Informatique. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916815v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3050,114 +3059,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de services et collaboration au sein d'une flotte hétérogène et hautement dynamique d'objets mobiles communicants autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Système d'exploitation [cs.OS]. Université de Bordeaux, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015BORD0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01233033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3225,51 +3234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79AE0781"/>
+    <w:nsid w:val="D7B3D83C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3456,51 +3465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-autefage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1272-7402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189758384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493205v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Al Hasrouty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Autefage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Olariu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.09.009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.01.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893828v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roukala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Deverne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leforestier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807607v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Anquetil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pouteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25529-9_5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508128v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murphy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511135" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897073.2897087" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217591v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293473" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2015.28" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175875v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2015.7194117" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115661v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daguis&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dutartre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335347" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114961v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916815v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01233033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0205" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-autefage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1272-7402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189758384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493205v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Al Hasrouty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Autefage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Olariu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.09.009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.01.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCC67261.2025.11351221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roukala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893821v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Deverne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leforestier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Anquetil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pouteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25529-9_5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508128v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murphy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897073.2897087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2015.28" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2015.7194117" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293473" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daguis&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dutartre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335347" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114961v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916815v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01233033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0205" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>