--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1875,339 +1875,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mission-Oriented Service Discovery Mechanism for Highly Dynamic Autonomous Swarms of Unmanned Systems</w:t>
+                <w:t xml:space="preserve">Distributed Collaborative System for Heterogeneous Swarms of Autonomous Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Autonomic Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Grenoble, France. pp.31-40, </w:t>
+              <w:t xml:space="preserve">CFIP-NOTERE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAC.2015.28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175878v1</w:t>
+                <w:t xml:space="preserve">hal-01217591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Time Synchronization Techniques in a Distributed Collaborative Swarm System</w:t>
+                <w:t xml:space="preserve">A Mission-Oriented Service Discovery Mechanism for Highly Dynamic Autonomous Swarms of Unmanned Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th European Conference on Networks and Communications (EuCNC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France. pp.460-464, </w:t>
+              <w:t xml:space="preserve">12th IEEE International Conference on Autonomic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Grenoble, France. pp.31-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCNC.2015.7194117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICAC.2015.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175875v1</w:t>
+                <w:t xml:space="preserve">hal-01175878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Collaborative System for Heterogeneous Swarms of Autonomous Mobile Robots</w:t>
+                <w:t xml:space="preserve">Comparison of Time Synchronization Techniques in a Distributed Collaborative Swarm System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP-NOTERE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t>
+              <w:t xml:space="preserve">Proceedings of the 24th European Conference on Networks and Communications (EuCNC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. pp.460-464, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCNC.2015.7194117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217591v1</w:t>
+                <w:t xml:space="preserve">hal-01175875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des modèles de mobilité sur un système collaboratif pour flottes autonomes hétérogènes</w:t>
               </w:r>
@@ -3234,51 +3234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7B3D83C"/>
+    <w:nsid w:val="5A8E47A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3465,51 +3465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-autefage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1272-7402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189758384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493205v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Al Hasrouty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Autefage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Olariu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.09.009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.01.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCC67261.2025.11351221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roukala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893821v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Deverne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leforestier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Anquetil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pouteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25529-9_5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508128v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murphy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897073.2897087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2015.28" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2015.7194117" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293473" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daguis&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dutartre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335347" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114961v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916815v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01233033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0205" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-autefage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1272-7402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189758384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493205v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Al Hasrouty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Autefage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Olariu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.09.009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.01.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCC67261.2025.11351221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roukala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893821v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Deverne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leforestier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Anquetil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pouteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25529-9_5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508128v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murphy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897073.2897087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217591v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293473" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2015.28" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175875v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2015.7194117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daguis&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dutartre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335347" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114961v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916815v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01233033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0205" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>