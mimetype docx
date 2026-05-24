--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">189758384</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">2aDvlrMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,405 +209,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Multicast Streaming for Videoconferences on Software-Defined Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Lamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Olariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 132, pp.42-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comcom.2018.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEmu: A distributed testbed for the virtualization of dynamic, fixed and mobile networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 80, pp.33-44. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2016.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un support d’acculturation à un domaine technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Médiation scientifique : de la science informatique au grand public, Hors-série (1), pp.99-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtualisation distribuée de réseaux dynamiques et mobiles avec NEmu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, RNTI-SM-2, pp.19-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -596,2087 +617,2087 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Virtual Networks Built with Noise Tunnels and Iroha Key Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Virtual Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Online, Unknown Region. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VCC67261.2025.11351221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conteneurisation amorçable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées CRI-IUT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRI-IUT, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boot2Container : la flexibilité des conteneurs sur bare metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Roukala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apocalypse selon Marc : retex d'une attaque réussie par ransomware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Deverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couteau suisse du confinement sous Linux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MathRICE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux; CNRS; Bordeaux INP, Mar 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firejail : Le couteau suisse du confinement sous Linux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, May 2022, Marseille, France. pp.Article 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireguard ou comment mettre en place un VPN en un temps record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green space cleaning using an autonomous swarm of heterogeneous drones – first retex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Communication Technologies for Vehicles (Nets4Cars/Nets4Trains/Nets4Aircraft)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Colmar, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-25529-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVC Videoconferencing Call Adaptation and Bandwidth Usage in SDN Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Olariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Olariu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des flux de vidéoconférence en coeur de réseau SDN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Olariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Olariu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDN-Driven Multicast Streams with Adaptive Bitrates for VoIP Conferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Olariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7511135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtualization Toolset for Emulating Mobile Devices and Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM International Conference on Mobile Software Engineering and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Austin, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2897073.2897087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres de diffusion pour sessions MVoIP avec flux hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Al Hasrouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Olariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Collaborative System for Heterogeneous Swarms of Autonomous Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP-NOTERE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mission-Oriented Service Discovery Mechanism for Highly Dynamic Autonomous Swarms of Unmanned Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IEEE International Conference on Autonomic Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Grenoble, France. pp.31-40, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAC.2015.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Time Synchronization Techniques in a Distributed Collaborative Swarm System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 24th European Conference on Networks and Communications (EuCNC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France. pp.460-464, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCNC.2015.7194117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des modèles de mobilité sur un système collaboratif pour flottes autonomes hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2015 - 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ParCS-S2: Park Cleaning Swarm Supervision System - Position Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daguisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th AIRTEC International Congress (AIRTEC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Franfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEmu : un outil de virtualisation de réseaux à la demande pour l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Dec 2013, Montpellier, France. pp.Article 111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Emulator: a Network Virtualization Testbed for Overlay Experimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 17th IEEE International Workshop on Computer-Aided Modeling Analysis and Design of Communication Links and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Barcelone, Spain. pp.38-42, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMAD.2012.6335347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtualisation de réseau avec Network Emulator et application à l'évaluation d'un réseau recouvrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 16ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Anglet, France. pp.153-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2686,193 +2707,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un support d'acculturation à un domaine technologique - contrôle gestuel d'un essaim de drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Informatique de France 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Discovery and Session Initiation in a Highly Dynamic Swarm of Unmanned Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st AETOS conference: Research challenges for future UAV systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Mérignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2882,174 +2903,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMiRALE Formal Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LaBRI - Laboratoire Bordelais de Recherche en Informatique; Université de Bordeaux. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArDroneXT - Ar.Drone 2 eXTension for swarming and service hosting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LaBRI - Laboratoire Bordelais de Recherche en Informatique. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916815v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3059,114 +3080,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de services et collaboration au sein d'une flotte hétérogène et hautement dynamique d'objets mobiles communicants autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Autefage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Système d'exploitation [cs.OS]. Université de Bordeaux, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015BORD0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01233033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3234,51 +3255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A8E47A8"/>
+    <w:nsid w:val="52D5F1BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3465,51 +3486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-autefage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1272-7402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189758384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493205v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Al Hasrouty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Autefage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Olariu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.09.009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.01.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCC67261.2025.11351221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roukala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893821v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Deverne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leforestier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Anquetil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pouteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25529-9_5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508128v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murphy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897073.2897087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217591v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293473" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2015.28" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175875v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2015.7194117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daguis&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dutartre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335347" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114961v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916815v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01233033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0205" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-autefage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1272-7402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189758384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=2aDvlrMAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Al Hasrouty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Autefage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Olariu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.09.009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.01.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCC67261.2025.11351221" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roukala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Deverne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leforestier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Anquetil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pouteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25529-9_5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508128v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murphy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897073.2897087" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293473" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2015.28" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2015.7194117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daguis&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dutartre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335347" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114961v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916815v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01233033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0205" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>