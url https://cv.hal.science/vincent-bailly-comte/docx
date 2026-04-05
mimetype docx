--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> vincent bailly-comte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency fluorescence monitoring in karst aquifers: A multivariate approach for early detection of anthropogenic contamination of water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1019, pp.181561. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstNSim: A graph-based method for 3D geologically-driven simulation of karst networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632, pp.130878. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux résultats sur le phénomène d'intermittence à la source de Fontestorbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ravaiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.45 - 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrodynamique et relations entre les principaux systèmes karstiques du plateau de Sault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Noyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'organisation des écoulements karstiques du plateau de Sault par une approche multi-traceurs géochimiques et isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grandemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 1-2024, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XLKarst, an Excel tool for time series analysis, spring recession curve analysis and classification of karst aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (8), pp.2401-2415. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-023-02710-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géologique et géophysique 3D du plateau de sault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 2-2023, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on onshore groundwaters and offshore submarine spring of a Mediterranean karst aquifer during flow reversal and saltwater intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109557. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aquifères Karstiques du plateau de Sault : Enjeux et questions scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 2-2023, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation Hydrogéologique d'un modèle géologique 3D : application aux karsts du plateau de Sault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 2-2023, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lumped parameter model to evaluate the relevance of excess air as a tracer of exchanged flows between transmissive and capacitive compartments of karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïna Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.930115. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2022.930115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80, pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of dissolved gases through a thick karstic vadose zone – implications for recharge characterisation and groundwater age dating in karstic aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïna Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 601, pp.126576. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03266721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parsimonious approach for large-scale tracer test interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (4), pp.1539-1550. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-021-02327-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: A parsimonious approach for large-scale tracer test interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (4), pp.1539-1550. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-021-02380-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunde Olarinoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gleeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Seeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Adinehvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02524019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radium Isotopes as a Tracer of Water Sources and Mixing in the Vidourle Stream (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Molina-Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Seidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.119 - 136. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10498-020-09371-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed Aquifer Recharge in fractured crystalline rock aquifers: Impact of horizontal preferential flow on recharge dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 573, pp.717-732. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02093946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater discharge to coastal streams – A significant pathway for nitrogen inputs to a hypertrophic Mediterranean coastal lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fiandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stieglitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 677, pp.142-155. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of tracer tests: how to distinguish tracer recovery from natural background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Schnegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (6), pp.2057-2069. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-018-1748-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 195, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent and Laminar Flow in Karst Conduits Under Unsteady Flow Conditions: Interpretation of Pumping Tests by Discrete Conduit‐Continuum Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Giese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), pp.1918-1933. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017WR020658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective roles of the weathering profile and the tectonic fractures in the structure and functioning of crystalline thermo-mineral carbo-gaseous aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal groundwater salinization: Focus on the vertical variability in a multi-layered aquifer through a multi-isotope fingerprinting (Roussillon Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 566-567, pp.398 - 415. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a flood-routing model to assess lateral flows in a karstic stream: implications to the hydrogeological functioning of the Grands Causses area (Tarn River, Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74 (12), pp.7605 - 7616. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-015-4704-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual semidistributed model of the Coulazou River as a tool for assessing surface water-karst groundwater interactions during flood in Mediterranean ephemeral rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borrell-Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (9), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010WR010072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of diffuse and focused allogenic recharge in an eogenetic karst aquifer (Florida, USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Langston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Screaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (4), pp.767-781. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-012-0845-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time variant cross correlation to assess residence time of water and implication for hydraulics of a sink-rise karst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Screaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010WR009613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water exchange and pressure transfer between conduits and matrix and their influence on hydrodynamics of two karst aquifers with sinking streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Screaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 386 (1-4), pp.55-66. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization and classification of groundwater–surface water hydrodynamic interactions in karst watersheds: Case of the karst watershed of the Coulazou River (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 376 (3-4), pp.456-462. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean flash flood transfer through karstic area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (3), pp.605-614. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00254-007-0855-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series analyses for Karst/River interactions assessment: Case of the Coulazou river (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 349 (1-2), pp.98-114. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of CO₂ and ²²²Rn in a mediterranean sinkhole - spring (Causse d'Aumelas, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5038/1827-806X.36.1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and contribution of karst groundwater to surface flow during Mediterranean flood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (5), pp.725-730. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00254-006-0386-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des conduits karstiques des Calcaires du Barrois avec KarstNSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la fluorescence à haute fréquence dans les aquifères karstiques : une approche multivariée pour une détection précoce de la contamination anthropique de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological and physico-chemical signatures to characterize flood flows in a Mediterranean urban karst aquifer (Fontaine de Nîmes spring, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROKARST 2024, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the polyphasic karst system of the Barrois limestones with a discrete karst network simulation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and classification of karstic groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of karst network skeleton patterns with KarstNSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference on Geostatistics for Environmental Applications GeoENV2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the storm Alex on water exchanges between the Roya River and its alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissande Ibba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. pp.275-279, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-385-275-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete karst network simulations: application to the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SNO Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gramat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of discrete karst networks with the use of a pseudo-genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origin of flood water in a urban karst spring using a high-frequency physico-chemical monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congrès international de Spéléologie de l’UIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://uis2021.speleos.fr/, Jul 2022, Savoie-Mont-Blanc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of new indicators for the characterization and classification of karst aquifers using discharge time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system under water supply exploitation. Implication for the characterization and modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Alex storm on the exchanges between the Roya River and its alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissande Ibba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A karstogenetic model to understand the karstic functioning of the Causse Méjean, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ariagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete karst network simulations: application to the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple flow dynamics in karst aquifers following recharge events highlighted by dissolved gases – case of the Lez karstic system (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïna Perotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03448411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater circulation and mixing inferred from age dating with dissolved gas tracers in a complex Mediterranean karstic and thermal aquifer (Thau lagoon area, Montpellier, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïna Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial recharge in heterogeneous aquifers: impact of bedrock interface geometry on recharge dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources - CMWR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie morpho-karstique du Causse Méjean : nouveaux apports sur la connaissance géologique et hydrogéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Manche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fontestorbes intermittent karst spring : New results deduced from high frequency monitoring in the karst drainage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ravaiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining dissolved gas, gravity and hydrodynamic measurements in a spatially distributed conceptual model of the Durzon karst system (South of France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïna Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroKarst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geological & geophysical modelling of Plateau de Sault (Eastern Pyrenees) for good water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of groundwater observatories to the monitoring of some key hydrodynamic and geochemical processes in the critical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ILTER &amp; LTER-France joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst groundwater resources assessment by application of the KARSYS approach - Plateau de Sault (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinization of coastal groundwaters in multi-layered sedimentary aquifers: multi-isotope constraints illustrated by examples in North East of Brazil and South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Kloppmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between natural fluorescence and organic matter content based on sampling and in-situ monitoring of groundwater. Application to the karst systems of the Lez and Fontaine de Nîmes springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Erostate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durepaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMETE project Valensole: lavender and water quality -spatiotemporal characterization of impacts to waters of agricultural pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH congress </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and multi-isotope fingerprinting to constrain groundwater salinization of a coastal Mediterranean multilayer aquifer (the Roussillon Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sacramento, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling of a karst aquifer under active groundwater management using a parsimonious conceptual model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbidity correction applied to in-situ monitoring of natural fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Domeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of karst conduits morphology on tracer tests breakthrough curves (Fontaine de Nîmes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recharge processes in karst aquifers inferred from noble gases: impact of the vadose zone – South of France. AGU 2019, 9-13 Dec. 2019, San Francisco, USA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source Intermittente de Fontestorbes: Nouvelles observations au Puits P1 des Mijanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ravaiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National Fédération Française de Spéléologie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Ciotat, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the saprolite/bedrock interface geometry on artificial recharge dynamics in crystalline rock aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-15392, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01768334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial recharge in fractured crystalline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources XXII (CMWR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. 2018, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13836.77443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01987378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en continu de la MOD fluorescente à l’aide d’un fluorimètre GGUN (Albillia SARL). Implication pour le suivi d’un traçage artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How karst areas amplify or attenuate river flood peaks? A response using a diffusive wave model with lateral flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bartolomé Andreo et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 293-301, 2015, Environmental Earth Sciences, 978-3-642-17434-6. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MEDYCYSS observatory, a Multi scalE observatory of flooD dYnamiCs and hYdrodynamicS in karSt (Mediterranean border Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bicalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolaos Lambrakis; George Stournaras; Konstantina Katsanou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Research of Aquatic Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer, pp.551-560, 2011, Environmental Earth Sciences, 978-3-642-19902-8. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19902-8_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions hydrodynamiques surface/souterrain en milieu karstique - Approche descriptive, analyse fonctionnelle et modélisation hydrologique appliquées au bassin versant expérimental du Coulazou, Causse d'Aumelas, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Montpellier II - Sciences et Techniques du Languedoc, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00319965v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> vincent bailly-comte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency fluorescence monitoring in karst aquifers: A multivariate approach for early detection of anthropogenic contamination of water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1019, pp.181561. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux résultats sur le phénomène d'intermittence à la source de Fontestorbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ravaiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.45 - 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstNSim: A graph-based method for 3D geologically-driven simulation of karst networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632, pp.130878. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrodynamique et relations entre les principaux systèmes karstiques du plateau de Sault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Noyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'organisation des écoulements karstiques du plateau de Sault par une approche multi-traceurs géochimiques et isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grandemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 1-2024, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géologique et géophysique 3D du plateau de sault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 2-2023, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on onshore groundwaters and offshore submarine spring of a Mediterranean karst aquifer during flow reversal and saltwater intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109557. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aquifères Karstiques du plateau de Sault : Enjeux et questions scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 2-2023, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XLKarst, an Excel tool for time series analysis, spring recession curve analysis and classification of karst aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (8), pp.2401-2415. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-023-02710-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation Hydrogéologique d'un modèle géologique 3D : application aux karsts du plateau de Sault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 2-2023, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lumped parameter model to evaluate the relevance of excess air as a tracer of exchanged flows between transmissive and capacitive compartments of karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïna Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.930115. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2022.930115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80, pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of dissolved gases through a thick karstic vadose zone – implications for recharge characterisation and groundwater age dating in karstic aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïna Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 601, pp.126576. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03266721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parsimonious approach for large-scale tracer test interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (4), pp.1539-1550. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-021-02327-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: A parsimonious approach for large-scale tracer test interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (4), pp.1539-1550. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-021-02380-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunde Olarinoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gleeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Seeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Adinehvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02524019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radium Isotopes as a Tracer of Water Sources and Mixing in the Vidourle Stream (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Molina-Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Seidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.119 - 136. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10498-020-09371-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater discharge to coastal streams – A significant pathway for nitrogen inputs to a hypertrophic Mediterranean coastal lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fiandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stieglitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 677, pp.142-155. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed Aquifer Recharge in fractured crystalline rock aquifers: Impact of horizontal preferential flow on recharge dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 573, pp.717-732. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02093946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of tracer tests: how to distinguish tracer recovery from natural background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Schnegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (6), pp.2057-2069. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-018-1748-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 195, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent and Laminar Flow in Karst Conduits Under Unsteady Flow Conditions: Interpretation of Pumping Tests by Discrete Conduit‐Continuum Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Giese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), pp.1918-1933. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017WR020658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective roles of the weathering profile and the tectonic fractures in the structure and functioning of crystalline thermo-mineral carbo-gaseous aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal groundwater salinization: Focus on the vertical variability in a multi-layered aquifer through a multi-isotope fingerprinting (Roussillon Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 566-567, pp.398 - 415. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a flood-routing model to assess lateral flows in a karstic stream: implications to the hydrogeological functioning of the Grands Causses area (Tarn River, Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74 (12), pp.7605 - 7616. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-015-4704-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual semidistributed model of the Coulazou River as a tool for assessing surface water-karst groundwater interactions during flood in Mediterranean ephemeral rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borrell-Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (9), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010WR010072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of diffuse and focused allogenic recharge in an eogenetic karst aquifer (Florida, USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Langston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Screaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (4), pp.767-781. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-012-0845-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time variant cross correlation to assess residence time of water and implication for hydraulics of a sink-rise karst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Screaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010WR009613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water exchange and pressure transfer between conduits and matrix and their influence on hydrodynamics of two karst aquifers with sinking streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Screaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 386 (1-4), pp.55-66. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization and classification of groundwater–surface water hydrodynamic interactions in karst watersheds: Case of the karst watershed of the Coulazou River (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 376 (3-4), pp.456-462. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series analyses for Karst/River interactions assessment: Case of the Coulazou river (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 349 (1-2), pp.98-114. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean flash flood transfer through karstic area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (3), pp.605-614. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00254-007-0855-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of CO₂ and ²²²Rn in a mediterranean sinkhole - spring (Causse d'Aumelas, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5038/1827-806X.36.1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and contribution of karst groundwater to surface flow during Mediterranean flood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (5), pp.725-730. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00254-006-0386-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des conduits karstiques des Calcaires du Barrois avec KarstNSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la fluorescence à haute fréquence dans les aquifères karstiques : une approche multivariée pour une détection précoce de la contamination anthropique de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological and physico-chemical signatures to characterize flood flows in a Mediterranean urban karst aquifer (Fontaine de Nîmes spring, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROKARST 2024, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the polyphasic karst system of the Barrois limestones with a discrete karst network simulation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and classification of karstic groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of karst network skeleton patterns with KarstNSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference on Geostatistics for Environmental Applications GeoENV2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the storm Alex on water exchanges between the Roya River and its alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissande Ibba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. pp.275-279, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-385-275-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete karst network simulations: application to the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SNO Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gramat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of discrete karst networks with the use of a pseudo-genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of new indicators for the characterization and classification of karst aquifers using discharge time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origin of flood water in a urban karst spring using a high-frequency physico-chemical monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congrès international de Spéléologie de l’UIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://uis2021.speleos.fr/, Jul 2022, Savoie-Mont-Blanc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system under water supply exploitation. Implication for the characterization and modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Alex storm on the exchanges between the Roya River and its alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissande Ibba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A karstogenetic model to understand the karstic functioning of the Causse Méjean, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ariagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete karst network simulations: application to the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple flow dynamics in karst aquifers following recharge events highlighted by dissolved gases – case of the Lez karstic system (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïna Perotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03448411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater circulation and mixing inferred from age dating with dissolved gas tracers in a complex Mediterranean karstic and thermal aquifer (Thau lagoon area, Montpellier, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïna Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie morpho-karstique du Causse Méjean : nouveaux apports sur la connaissance géologique et hydrogéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Manche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial recharge in heterogeneous aquifers: impact of bedrock interface geometry on recharge dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources - CMWR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fontestorbes intermittent karst spring : New results deduced from high frequency monitoring in the karst drainage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ravaiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining dissolved gas, gravity and hydrodynamic measurements in a spatially distributed conceptual model of the Durzon karst system (South of France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïna Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroKarst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geological & geophysical modelling of Plateau de Sault (Eastern Pyrenees) for good water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of groundwater observatories to the monitoring of some key hydrodynamic and geochemical processes in the critical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ILTER &amp; LTER-France joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinization of coastal groundwaters in multi-layered sedimentary aquifers: multi-isotope constraints illustrated by examples in North East of Brazil and South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Kloppmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between natural fluorescence and organic matter content based on sampling and in-situ monitoring of groundwater. Application to the karst systems of the Lez and Fontaine de Nîmes springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Erostate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durepaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst groundwater resources assessment by application of the KARSYS approach - Plateau de Sault (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMETE project Valensole: lavender and water quality -spatiotemporal characterization of impacts to waters of agricultural pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH congress </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and multi-isotope fingerprinting to constrain groundwater salinization of a coastal Mediterranean multilayer aquifer (the Roussillon Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sacramento, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling of a karst aquifer under active groundwater management using a parsimonious conceptual model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbidity correction applied to in-situ monitoring of natural fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Domeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of karst conduits morphology on tracer tests breakthrough curves (Fontaine de Nîmes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recharge processes in karst aquifers inferred from noble gases: impact of the vadose zone – South of France. AGU 2019, 9-13 Dec. 2019, San Francisco, USA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source Intermittente de Fontestorbes: Nouvelles observations au Puits P1 des Mijanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ravaiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National Fédération Française de Spéléologie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Ciotat, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the saprolite/bedrock interface geometry on artificial recharge dynamics in crystalline rock aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-15392, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01768334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial recharge in fractured crystalline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources XXII (CMWR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. 2018, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13836.77443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01987378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en continu de la MOD fluorescente à l’aide d’un fluorimètre GGUN (Albillia SARL). Implication pour le suivi d’un traçage artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How karst areas amplify or attenuate river flood peaks? A response using a diffusive wave model with lateral flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bartolomé Andreo et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 293-301, 2015, Environmental Earth Sciences, 978-3-642-17434-6. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MEDYCYSS observatory, a Multi scalE observatory of flooD dYnamiCs and hYdrodynamicS in karSt (Mediterranean border Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bicalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolaos Lambrakis; George Stournaras; Konstantina Katsanou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Research of Aquatic Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer, pp.551-560, 2011, Environmental Earth Sciences, 978-3-642-19902-8. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19902-8_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions hydrodynamiques surface/souterrain en milieu karstique - Approche descriptive, analyse fonctionnelle et modélisation hydrologique appliquées au bassin versant expérimental du Coulazou, Causse d'Aumelas, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Montpellier II - Sciences et Techniques du Languedoc, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00319965v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Justy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181561" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04468018v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Gouy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130878" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ravaiau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Levard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Noyere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grandemange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04309850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02710-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Martel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206800v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109557" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03767633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.930115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126576" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02327-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02380-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02879668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina-Porras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Seidel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-020-09371-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02093946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.04.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.233" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durepaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Schnegg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-018-1748-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Giese" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reimann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Marechal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020658" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alazard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.02.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDZ8HGD0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01402995v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danneville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4704-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410285v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell-Estupina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR010072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753431v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Langston" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Screaton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-012-0845-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LPWRXDZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Screaton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009613" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410313v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.03.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FSDJ3VJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410341v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7BT276P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410357v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roesch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-007-0855-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D7E6224F663437329F165EC17705B1F0BD9DF3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410362v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roesch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.028" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B7DF8X5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;brard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.36.1.5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753428v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0386-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TV0LZQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landrein" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501111v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788691v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04544153v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788762v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04614601v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Ibba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-275-2024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652809v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03700329v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03648843v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Legoff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ariagno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951773v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448411v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na Perotin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Montety" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4840" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311623v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03475735v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01841118v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Camus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Manche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02427373v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupuy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01519783v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01581852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01310975v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01306075v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01331866v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durepaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01330172v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rivet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Lacassin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00940679v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844603v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935034v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128722v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782199v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rotin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailly-Comte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02176145v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768334v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01987378v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13836.77443" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089979v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025645v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783642174346#aboutBook" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_33" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00319965v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Justy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181561" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ravaiau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04468018v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Gouy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130878" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Levard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Noyere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grandemange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Martel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206800v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921087v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04309850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02710-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03767633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.930115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126576" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02327-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02380-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02879668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina-Porras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Seidel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-020-09371-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.233" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02093946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.04.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durepaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Schnegg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-018-1748-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Giese" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reimann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Marechal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020658" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alazard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.02.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDZ8HGD0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01402995v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danneville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4704-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410285v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell-Estupina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR010072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753431v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Langston" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Screaton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-012-0845-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LPWRXDZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Screaton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009613" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410313v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.03.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FSDJ3VJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410341v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7BT276P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410362v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roesch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.028" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B7DF8X5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410357v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roesch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-007-0855-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D7E6224F663437329F165EC17705B1F0BD9DF3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;brard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.36.1.5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753428v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0386-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TV0LZQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landrein" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501111v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788691v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04544153v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788762v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04614601v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Ibba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-275-2024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652809v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03700329v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03648843v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Legoff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ariagno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951773v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448411v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na Perotin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Montety" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4840" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311623v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01841118v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Camus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Manche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03475735v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02427373v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupuy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01519783v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01581852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01306075v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01331866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durepaire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01310975v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01330172v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rivet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Lacassin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00940679v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844603v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935034v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128722v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782199v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rotin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailly-Comte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02176145v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768334v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01987378v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13836.77443" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089979v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025645v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783642174346#aboutBook" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_33" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00319965v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>