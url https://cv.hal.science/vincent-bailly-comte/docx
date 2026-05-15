--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> vincent bailly-comte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency fluorescence monitoring in karst aquifers: A multivariate approach for early detection of anthropogenic contamination of water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1019, pp.181561. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux résultats sur le phénomène d'intermittence à la source de Fontestorbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ravaiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.45 - 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstNSim: A graph-based method for 3D geologically-driven simulation of karst networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632, pp.130878. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrodynamique et relations entre les principaux systèmes karstiques du plateau de Sault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Noyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'organisation des écoulements karstiques du plateau de Sault par une approche multi-traceurs géochimiques et isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grandemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 1-2024, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géologique et géophysique 3D du plateau de sault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 2-2023, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on onshore groundwaters and offshore submarine spring of a Mediterranean karst aquifer during flow reversal and saltwater intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109557. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aquifères Karstiques du plateau de Sault : Enjeux et questions scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 2-2023, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XLKarst, an Excel tool for time series analysis, spring recession curve analysis and classification of karst aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (8), pp.2401-2415. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-023-02710-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation Hydrogéologique d'un modèle géologique 3D : application aux karsts du plateau de Sault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 2-2023, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lumped parameter model to evaluate the relevance of excess air as a tracer of exchanged flows between transmissive and capacitive compartments of karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïna Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.930115. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2022.930115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80, pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of dissolved gases through a thick karstic vadose zone – implications for recharge characterisation and groundwater age dating in karstic aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïna Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 601, pp.126576. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03266721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parsimonious approach for large-scale tracer test interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (4), pp.1539-1550. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-021-02327-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: A parsimonious approach for large-scale tracer test interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (4), pp.1539-1550. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-021-02380-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunde Olarinoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gleeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Seeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Adinehvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02524019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radium Isotopes as a Tracer of Water Sources and Mixing in the Vidourle Stream (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Molina-Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Seidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.119 - 136. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10498-020-09371-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater discharge to coastal streams – A significant pathway for nitrogen inputs to a hypertrophic Mediterranean coastal lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fiandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stieglitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 677, pp.142-155. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed Aquifer Recharge in fractured crystalline rock aquifers: Impact of horizontal preferential flow on recharge dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 573, pp.717-732. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02093946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of tracer tests: how to distinguish tracer recovery from natural background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Schnegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (6), pp.2057-2069. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-018-1748-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 195, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent and Laminar Flow in Karst Conduits Under Unsteady Flow Conditions: Interpretation of Pumping Tests by Discrete Conduit‐Continuum Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Giese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), pp.1918-1933. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017WR020658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective roles of the weathering profile and the tectonic fractures in the structure and functioning of crystalline thermo-mineral carbo-gaseous aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal groundwater salinization: Focus on the vertical variability in a multi-layered aquifer through a multi-isotope fingerprinting (Roussillon Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 566-567, pp.398 - 415. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a flood-routing model to assess lateral flows in a karstic stream: implications to the hydrogeological functioning of the Grands Causses area (Tarn River, Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74 (12), pp.7605 - 7616. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-015-4704-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual semidistributed model of the Coulazou River as a tool for assessing surface water-karst groundwater interactions during flood in Mediterranean ephemeral rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borrell-Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (9), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010WR010072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of diffuse and focused allogenic recharge in an eogenetic karst aquifer (Florida, USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Langston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Screaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (4), pp.767-781. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-012-0845-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time variant cross correlation to assess residence time of water and implication for hydraulics of a sink-rise karst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Screaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010WR009613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water exchange and pressure transfer between conduits and matrix and their influence on hydrodynamics of two karst aquifers with sinking streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Screaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 386 (1-4), pp.55-66. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization and classification of groundwater–surface water hydrodynamic interactions in karst watersheds: Case of the karst watershed of the Coulazou River (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 376 (3-4), pp.456-462. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series analyses for Karst/River interactions assessment: Case of the Coulazou river (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 349 (1-2), pp.98-114. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean flash flood transfer through karstic area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (3), pp.605-614. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00254-007-0855-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of CO₂ and ²²²Rn in a mediterranean sinkhole - spring (Causse d'Aumelas, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5038/1827-806X.36.1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and contribution of karst groundwater to surface flow during Mediterranean flood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (5), pp.725-730. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00254-006-0386-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des conduits karstiques des Calcaires du Barrois avec KarstNSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la fluorescence à haute fréquence dans les aquifères karstiques : une approche multivariée pour une détection précoce de la contamination anthropique de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological and physico-chemical signatures to characterize flood flows in a Mediterranean urban karst aquifer (Fontaine de Nîmes spring, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROKARST 2024, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the polyphasic karst system of the Barrois limestones with a discrete karst network simulation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and classification of karstic groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of karst network skeleton patterns with KarstNSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference on Geostatistics for Environmental Applications GeoENV2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the storm Alex on water exchanges between the Roya River and its alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissande Ibba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. pp.275-279, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-385-275-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete karst network simulations: application to the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SNO Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gramat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of discrete karst networks with the use of a pseudo-genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of new indicators for the characterization and classification of karst aquifers using discharge time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origin of flood water in a urban karst spring using a high-frequency physico-chemical monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congrès international de Spéléologie de l’UIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://uis2021.speleos.fr/, Jul 2022, Savoie-Mont-Blanc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system under water supply exploitation. Implication for the characterization and modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Alex storm on the exchanges between the Roya River and its alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissande Ibba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A karstogenetic model to understand the karstic functioning of the Causse Méjean, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ariagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete karst network simulations: application to the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple flow dynamics in karst aquifers following recharge events highlighted by dissolved gases – case of the Lez karstic system (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïna Perotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03448411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater circulation and mixing inferred from age dating with dissolved gas tracers in a complex Mediterranean karstic and thermal aquifer (Thau lagoon area, Montpellier, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïna Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie morpho-karstique du Causse Méjean : nouveaux apports sur la connaissance géologique et hydrogéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Manche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial recharge in heterogeneous aquifers: impact of bedrock interface geometry on recharge dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources - CMWR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fontestorbes intermittent karst spring : New results deduced from high frequency monitoring in the karst drainage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ravaiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining dissolved gas, gravity and hydrodynamic measurements in a spatially distributed conceptual model of the Durzon karst system (South of France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïna Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroKarst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geological & geophysical modelling of Plateau de Sault (Eastern Pyrenees) for good water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of groundwater observatories to the monitoring of some key hydrodynamic and geochemical processes in the critical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ILTER &amp; LTER-France joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinization of coastal groundwaters in multi-layered sedimentary aquifers: multi-isotope constraints illustrated by examples in North East of Brazil and South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Kloppmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between natural fluorescence and organic matter content based on sampling and in-situ monitoring of groundwater. Application to the karst systems of the Lez and Fontaine de Nîmes springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Erostate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durepaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst groundwater resources assessment by application of the KARSYS approach - Plateau de Sault (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMETE project Valensole: lavender and water quality -spatiotemporal characterization of impacts to waters of agricultural pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH congress </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and multi-isotope fingerprinting to constrain groundwater salinization of a coastal Mediterranean multilayer aquifer (the Roussillon Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sacramento, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling of a karst aquifer under active groundwater management using a parsimonious conceptual model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbidity correction applied to in-situ monitoring of natural fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Domeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of karst conduits morphology on tracer tests breakthrough curves (Fontaine de Nîmes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recharge processes in karst aquifers inferred from noble gases: impact of the vadose zone – South of France. AGU 2019, 9-13 Dec. 2019, San Francisco, USA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source Intermittente de Fontestorbes: Nouvelles observations au Puits P1 des Mijanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ravaiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National Fédération Française de Spéléologie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Ciotat, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the saprolite/bedrock interface geometry on artificial recharge dynamics in crystalline rock aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-15392, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01768334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial recharge in fractured crystalline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources XXII (CMWR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. 2018, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13836.77443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01987378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en continu de la MOD fluorescente à l’aide d’un fluorimètre GGUN (Albillia SARL). Implication pour le suivi d’un traçage artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How karst areas amplify or attenuate river flood peaks? A response using a diffusive wave model with lateral flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bartolomé Andreo et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 293-301, 2015, Environmental Earth Sciences, 978-3-642-17434-6. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MEDYCYSS observatory, a Multi scalE observatory of flooD dYnamiCs and hYdrodynamicS in karSt (Mediterranean border Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bicalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolaos Lambrakis; George Stournaras; Konstantina Katsanou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Research of Aquatic Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer, pp.551-560, 2011, Environmental Earth Sciences, 978-3-642-19902-8. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19902-8_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions hydrodynamiques surface/souterrain en milieu karstique - Approche descriptive, analyse fonctionnelle et modélisation hydrologique appliquées au bassin versant expérimental du Coulazou, Causse d'Aumelas, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Montpellier II - Sciences et Techniques du Languedoc, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00319965v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> vincent bailly-comte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency fluorescence monitoring in karst aquifers: A multivariate approach for early detection of anthropogenic contamination of water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1019, pp.181561. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'organisation des écoulements karstiques du plateau de Sault par une approche multi-traceurs géochimiques et isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grandemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 1-2024, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstNSim: A graph-based method for 3D geologically-driven simulation of karst networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632, pp.130878. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux résultats sur le phénomène d'intermittence à la source de Fontestorbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ravaiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.45 - 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrodynamique et relations entre les principaux systèmes karstiques du plateau de Sault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Noyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géologique et géophysique 3D du plateau de sault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 2-2023, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on onshore groundwaters and offshore submarine spring of a Mediterranean karst aquifer during flow reversal and saltwater intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109557. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XLKarst, an Excel tool for time series analysis, spring recession curve analysis and classification of karst aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (8), pp.2401-2415. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-023-02710-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aquifères Karstiques du plateau de Sault : Enjeux et questions scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 2-2023, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation Hydrogéologique d'un modèle géologique 3D : application aux karsts du plateau de Sault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 2-2023, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lumped parameter model to evaluate the relevance of excess air as a tracer of exchanged flows between transmissive and capacitive compartments of karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïna Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.930115. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2022.930115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80, pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: A parsimonious approach for large-scale tracer test interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (4), pp.1539-1550. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-021-02380-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of dissolved gases through a thick karstic vadose zone – implications for recharge characterisation and groundwater age dating in karstic aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïna Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 601, pp.126576. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03266721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parsimonious approach for large-scale tracer test interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (4), pp.1539-1550. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-021-02327-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunde Olarinoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gleeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Seeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Adinehvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02524019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radium Isotopes as a Tracer of Water Sources and Mixing in the Vidourle Stream (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Molina-Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Seidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.119 - 136. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10498-020-09371-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed Aquifer Recharge in fractured crystalline rock aquifers: Impact of horizontal preferential flow on recharge dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 573, pp.717-732. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02093946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater discharge to coastal streams – A significant pathway for nitrogen inputs to a hypertrophic Mediterranean coastal lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fiandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stieglitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 677, pp.142-155. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of tracer tests: how to distinguish tracer recovery from natural background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Schnegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (6), pp.2057-2069. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-018-1748-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 195, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent and Laminar Flow in Karst Conduits Under Unsteady Flow Conditions: Interpretation of Pumping Tests by Discrete Conduit‐Continuum Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Giese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), pp.1918-1933. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017WR020658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective roles of the weathering profile and the tectonic fractures in the structure and functioning of crystalline thermo-mineral carbo-gaseous aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal groundwater salinization: Focus on the vertical variability in a multi-layered aquifer through a multi-isotope fingerprinting (Roussillon Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 566-567, pp.398 - 415. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a flood-routing model to assess lateral flows in a karstic stream: implications to the hydrogeological functioning of the Grands Causses area (Tarn River, Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74 (12), pp.7605 - 7616. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-015-4704-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual semidistributed model of the Coulazou River as a tool for assessing surface water-karst groundwater interactions during flood in Mediterranean ephemeral rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borrell-Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (9), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010WR010072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of diffuse and focused allogenic recharge in an eogenetic karst aquifer (Florida, USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Langston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Screaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (4), pp.767-781. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-012-0845-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time variant cross correlation to assess residence time of water and implication for hydraulics of a sink-rise karst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Screaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010WR009613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water exchange and pressure transfer between conduits and matrix and their influence on hydrodynamics of two karst aquifers with sinking streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Screaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 386 (1-4), pp.55-66. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization and classification of groundwater–surface water hydrodynamic interactions in karst watersheds: Case of the karst watershed of the Coulazou River (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 376 (3-4), pp.456-462. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean flash flood transfer through karstic area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (3), pp.605-614. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00254-007-0855-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series analyses for Karst/River interactions assessment: Case of the Coulazou river (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 349 (1-2), pp.98-114. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of CO₂ and ²²²Rn in a mediterranean sinkhole - spring (Causse d'Aumelas, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5038/1827-806X.36.1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and contribution of karst groundwater to surface flow during Mediterranean flood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (5), pp.725-730. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00254-006-0386-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Barrois Karst in 3D: From Skeleton Simulation to Conduit Sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2026, Neuchâtel (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des conduits karstiques des Calcaires du Barrois avec KarstNSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la fluorescence à haute fréquence dans les aquifères karstiques : une approche multivariée pour une détection précoce de la contamination anthropique de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the storm Alex on water exchanges between the Roya River and its alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissande Ibba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. pp.275-279, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-385-275-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological and physico-chemical signatures to characterize flood flows in a Mediterranean urban karst aquifer (Fontaine de Nîmes spring, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROKARST 2024, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the polyphasic karst system of the Barrois limestones with a discrete karst network simulation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and classification of karstic groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of karst network skeleton patterns with KarstNSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference on Geostatistics for Environmental Applications GeoENV2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete karst network simulations: application to the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SNO Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gramat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of discrete karst networks with the use of a pseudo-genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete karst network simulations: application to the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A karstogenetic model to understand the karstic functioning of the Causse Méjean, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ariagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of new indicators for the characterization and classification of karst aquifers using discharge time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origin of flood water in a urban karst spring using a high-frequency physico-chemical monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congrès international de Spéléologie de l’UIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://uis2021.speleos.fr/, Jul 2022, Savoie-Mont-Blanc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system under water supply exploitation. Implication for the characterization and modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Alex storm on the exchanges between the Roya River and its alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissande Ibba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple flow dynamics in karst aquifers following recharge events highlighted by dissolved gases – case of the Lez karstic system (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïna Perotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03448411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater circulation and mixing inferred from age dating with dissolved gas tracers in a complex Mediterranean karstic and thermal aquifer (Thau lagoon area, Montpellier, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïna Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial recharge in heterogeneous aquifers: impact of bedrock interface geometry on recharge dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources - CMWR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie morpho-karstique du Causse Méjean : nouveaux apports sur la connaissance géologique et hydrogéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Manche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fontestorbes intermittent karst spring : New results deduced from high frequency monitoring in the karst drainage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ravaiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining dissolved gas, gravity and hydrodynamic measurements in a spatially distributed conceptual model of the Durzon karst system (South of France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïna Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroKarst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of groundwater observatories to the monitoring of some key hydrodynamic and geochemical processes in the critical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ILTER &amp; LTER-France joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geological & geophysical modelling of Plateau de Sault (Eastern Pyrenees) for good water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMETE project Valensole: lavender and water quality -spatiotemporal characterization of impacts to waters of agricultural pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH congress </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinization of coastal groundwaters in multi-layered sedimentary aquifers: multi-isotope constraints illustrated by examples in North East of Brazil and South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Kloppmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst groundwater resources assessment by application of the KARSYS approach - Plateau de Sault (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between natural fluorescence and organic matter content based on sampling and in-situ monitoring of groundwater. Application to the karst systems of the Lez and Fontaine de Nîmes springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Erostate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durepaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and multi-isotope fingerprinting to constrain groundwater salinization of a coastal Mediterranean multilayer aquifer (the Roussillon Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sacramento, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling of a karst aquifer under active groundwater management using a parsimonious conceptual model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbidity correction applied to in-situ monitoring of natural fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Domeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of karst conduits morphology on tracer tests breakthrough curves (Fontaine de Nîmes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source Intermittente de Fontestorbes: Nouvelles observations au Puits P1 des Mijanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ravaiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National Fédération Française de Spéléologie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Ciotat, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recharge processes in karst aquifers inferred from noble gases: impact of the vadose zone – South of France. AGU 2019, 9-13 Dec. 2019, San Francisco, USA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the saprolite/bedrock interface geometry on artificial recharge dynamics in crystalline rock aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-15392, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01768334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial recharge in fractured crystalline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources XXII (CMWR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. 2018, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13836.77443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01987378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en continu de la MOD fluorescente à l’aide d’un fluorimètre GGUN (Albillia SARL). Implication pour le suivi d’un traçage artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How karst areas amplify or attenuate river flood peaks? A response using a diffusive wave model with lateral flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bartolomé Andreo et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 293-301, 2015, Environmental Earth Sciences, 978-3-642-17434-6. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MEDYCYSS observatory, a Multi scalE observatory of flooD dYnamiCs and hYdrodynamicS in karSt (Mediterranean border Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bicalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolaos Lambrakis; George Stournaras; Konstantina Katsanou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Research of Aquatic Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer, pp.551-560, 2011, Environmental Earth Sciences, 978-3-642-19902-8. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19902-8_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions hydrodynamiques surface/souterrain en milieu karstique - Approche descriptive, analyse fonctionnelle et modélisation hydrologique appliquées au bassin versant expérimental du Coulazou, Causse d'Aumelas, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Montpellier II - Sciences et Techniques du Languedoc, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00319965v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Justy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181561" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ravaiau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04468018v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Gouy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130878" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Levard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Noyere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grandemange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Martel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206800v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921087v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04309850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02710-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03767633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.930115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126576" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02327-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02380-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02879668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina-Porras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Seidel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-020-09371-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.233" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02093946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.04.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durepaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Schnegg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-018-1748-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Giese" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reimann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Marechal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020658" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alazard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.02.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDZ8HGD0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01402995v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danneville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4704-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410285v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell-Estupina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR010072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753431v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Langston" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Screaton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-012-0845-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LPWRXDZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Screaton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009613" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410313v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.03.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FSDJ3VJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410341v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7BT276P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410362v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roesch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.028" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B7DF8X5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410357v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roesch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-007-0855-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D7E6224F663437329F165EC17705B1F0BD9DF3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;brard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.36.1.5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753428v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0386-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TV0LZQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landrein" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501111v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788691v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04544153v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788762v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04614601v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Ibba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-275-2024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652809v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03700329v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03648843v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Legoff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ariagno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951773v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448411v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na Perotin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Montety" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4840" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311623v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01841118v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Camus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Manche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03475735v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02427373v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupuy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01519783v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01581852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01306075v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01331866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durepaire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01310975v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01330172v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rivet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Lacassin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00940679v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844603v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935034v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128722v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782199v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rotin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailly-Comte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02176145v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768334v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01987378v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13836.77443" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089979v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025645v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783642174346#aboutBook" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_33" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00319965v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Justy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181561" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926022v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grandemange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04468018v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Gouy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130878" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ravaiau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Levard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Noyere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Martel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206800v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04309850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02710-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03767633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.930115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02380-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126576" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02327-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02879668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina-Porras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Seidel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-020-09371-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02093946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.04.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.233" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105248v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durepaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Schnegg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-018-1748-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Giese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reimann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Marechal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020658" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alazard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.02.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDZ8HGD0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01402995v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danneville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4704-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410285v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell-Estupina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR010072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753431v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Langston" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Screaton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-012-0845-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LPWRXDZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Screaton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009613" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410313v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.03.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FSDJ3VJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410341v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7BT276P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410357v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roesch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-007-0855-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D7E6224F663437329F165EC17705B1F0BD9DF3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410362v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roesch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.028" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B7DF8X5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;brard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.36.1.5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753428v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0386-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TV0LZQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landrein" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250387v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501111v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04614601v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Ibba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-275-2024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788691v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04544153v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395935v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395912v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951773v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03648843v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Legoff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ariagno" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411552v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652809v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575694v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03700329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448411v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na Perotin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Montety" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4840" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03475735v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01841118v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Camus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Manche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02427373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupuy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01581852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01519783v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01330172v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rivet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Lacassin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01306075v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01310975v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01331866v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durepaire" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00940679v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844603v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935034v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02176145v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782199v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rotin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailly-Comte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768334v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01987378v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13836.77443" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089979v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025645v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783642174346#aboutBook" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_33" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00319965v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>