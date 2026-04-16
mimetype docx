--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -1146,294 +1146,421 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping territorial commons in rural Europe</w:t>
+                <w:t xml:space="preserve">Replantation de deux bornes royales des Eaux et Forêts (XVIIe s.) en forêt domaniale de Saint-Prix (71)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">SECreTour project, WP1 Task 1.1, Bibracte - Centre archéologique européen. 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bibracte - Centre archéologique européen; Grand Site de France Bibracte-Morvan des Sommets. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483659v1</w:t>
+                <w:t xml:space="preserve">hal-05375972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replantation de deux bornes royales des Eaux et Forêts (XVIIe s.) en forêt domaniale de Saint-Prix (71)</w:t>
+                <w:t xml:space="preserve">Mapping territorial commons in rural Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bibracte - Centre archéologique européen; Grand Site de France Bibracte-Morvan des Sommets. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SECreTour project, WP1 Task 1.1, Bibracte - Centre archéologique européen. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375972v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intervention 1035 : L'évolution du paysage humanisé du mont Beuvray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Mazácková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Žaža</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapport intermédiaire 2024 du programme de recherche archéologique 2022-2025 sur le mont Beuvray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.116-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vie et déclin du “troisième grenier de Bourgogne” autour du panage des porcs : transformation des paysages forestiers et savoirs vernaculaires dans les forêts du Morvan sur la longue durée (Moyen Âge - Ancien Régime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie végétal, techniques et façonnement des paysages de la fin du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emilie-Anne Pépy; Élias Burgel, Mar 2024, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la transition se fait rupture : huit siècles de foresterie en Morvan (de la fin du XIIIe siècle à aujourd'hui)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1449,73 +1576,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international et interdisciplinaire : Forêts en transitions. Concepts, méthodes, mesures et prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la géographique historique à la gestion forestière : entre prise en charge, indifférence et dévoiement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1531,781 +1658,781 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale (UGI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union Géographique Internationale, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la forêt domestique à la forêt marchande : quelques impacts environnementaux et sociaux du flottage du bois dans les forêts du Haut Morvan montagnard (XIVe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie forestière et archéologie en forêt : de l’exploitation des ressources à la constitution d’un site archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Dijon, Université de Bourgogne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de l'histoire des territoires à la prospective, avec Bruno Latour autour de son ouvrage &amp;quot;Où atterrir ?</w:t>
+                <w:t xml:space="preserve">L’évolution des forêts du Morvan depuis le Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire monde commun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karine Basset; Caroline Darroux; Vincent Guichard; Olivier Thiébaut; Daniel Sirugue; Jean-Baptiste Bing; Fanny Renaudeau, Sep 2019, Saint-Léger-sous-Beuvray, France</w:t>
+              <w:t xml:space="preserve">L’histoire environnementale. Un enjeu pour nos enseignements,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Formations de l'APHG Bourgogne, Gacon Stéphane, Jarrige François, Le Roux Thomas, Apr 2019, Dijon, Université de Bourgogne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171592v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des propriétés du foncier dans les espaces ruraux bourguignons : communs, usages et exclusivité du Moyen Âge à l’Époque moderne</w:t>
+                <w:t xml:space="preserve">Les apports de l'histoire des territoires à la prospective, avec Bruno Latour autour de son ouvrage &amp;quot;Où atterrir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études: Résurgences communes. Territoires et techniques face au droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Georges Chevrier - (Penser les transitions, Atelier d'écologie politique) avec Isabelle Stengers, Serge Gutwirth, Didier Demorcy., Jan 2019, Dijon, Les Tanneries II, France</w:t>
+              <w:t xml:space="preserve">Faire monde commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karine Basset; Caroline Darroux; Vincent Guichard; Olivier Thiébaut; Daniel Sirugue; Jean-Baptiste Bing; Fanny Renaudeau, Sep 2019, Saint-Léger-sous-Beuvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429854v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ces arbres qui cachent la forêt », dynamique des paysages et des peuplements forestiers dans le Haut Morvan montagnard du Moyen-Age à aujourd’hui</w:t>
+                <w:t xml:space="preserve">Des propriétés du foncier dans les espaces ruraux bourguignons : communs, usages et exclusivité du Moyen Âge à l’Époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80 ans du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Dijon, Université de Bourgogne-Franche-Comté, Maison de l’étudiant, France</w:t>
+              <w:t xml:space="preserve">Journée d’études: Résurgences communes. Territoires et techniques face au droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Georges Chevrier - (Penser les transitions, Atelier d'écologie politique) avec Isabelle Stengers, Serge Gutwirth, Didier Demorcy., Jan 2019, Dijon, Les Tanneries II, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429843v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation de la forêt du Morvan, de l’Âge du Fer au Moyen Âge</w:t>
+                <w:t xml:space="preserve">« Ces arbres qui cachent la forêt », dynamique des paysages et des peuplements forestiers dans le Haut Morvan montagnard du Moyen-Age à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’homme, les ressources végétales et minières : du site archéologique à l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPCC Bibracte, Chrono-Environnement, Jun 2019, Besançon, Université de Bourgogne-Franche-Comté., France</w:t>
+              <w:t xml:space="preserve">80 ans du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Dijon, Université de Bourgogne-Franche-Comté, Maison de l’étudiant, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429841v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des forêts du Morvan depuis le Moyen Âge</w:t>
+                <w:t xml:space="preserve">L’exploitation de la forêt du Morvan, de l’Âge du Fer au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chevassu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’histoire environnementale. Un enjeu pour nos enseignements,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Formations de l'APHG Bourgogne, Gacon Stéphane, Jarrige François, Le Roux Thomas, Apr 2019, Dijon, Université de Bourgogne, France</w:t>
+              <w:t xml:space="preserve">L’homme, les ressources végétales et minières : du site archéologique à l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPCC Bibracte, Chrono-Environnement, Jun 2019, Besançon, Université de Bourgogne-Franche-Comté., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428044v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie rurale en Morvan entre le Moyen Âge et l’Époque moderne : des terres, des bois et des bêtes</w:t>
+                <w:t xml:space="preserve">Les archives de la forêt en Morvan du Moyen Âge à l’époque contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de la Coopérative des Savoirs, université populaire et buissonnière du Morvan-Nivernais.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Coopérative des Savoirs, Sep 2018, Centre arcéhologique européen de Bibracte, Glux-en-Glenne, France</w:t>
+              <w:t xml:space="preserve">13e Entretiens de Bibracte-Morvan, Les assises de la recherche (3ème table-ronde : La forêt dans tous ses états).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PNR Morvan-Bibracte, Sep 2018, Centre arcéhologique européen de Bibracte, Glux-en-Glenne, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428006v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces d’un vignoble &amp;quot;disparu&amp;quot; de l’Auxois : étude historique et archéologique de la vigne et des bâtis viti-vinicoles à Salmaise (du IXe siècle à aujourd’hui)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences jeunes chercheurs sur la Bourgogne antique et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, David Bardey ; Rudi Beaulant, Apr 2018, Dijon, Arch. dép. (Côte d'Or), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives de la forêt en Morvan du Moyen Âge à l’époque contemporaine</w:t>
+                <w:t xml:space="preserve">La vie rurale en Morvan entre le Moyen Âge et l’Époque moderne : des terres, des bois et des bêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Entretiens de Bibracte-Morvan, Les assises de la recherche (3ème table-ronde : La forêt dans tous ses états).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PNR Morvan-Bibracte, Sep 2018, Centre arcéhologique européen de Bibracte, Glux-en-Glenne, France, France</w:t>
+              <w:t xml:space="preserve">Rencontres de la Coopérative des Savoirs, université populaire et buissonnière du Morvan-Nivernais.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coopérative des Savoirs, Sep 2018, Centre arcéhologique européen de Bibracte, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429794v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes agro-sylvo-pastoraux, propriété et usages au Moyen Âge et à l’époque moderne : quelques aspects factuels et historiographiques pour la Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e entretiens de Bibracte-Morvan : La terre en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parc naturel régional du Morvan, Bibracte, Sep 2017, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2373,51 +2500,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC00DF77"/>
+    <w:nsid w:val="40ED6C26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2521,51 +2648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D11D5251"/>
+    <w:nsid w:val="7D616122"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2755,51 +2882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-balland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5607-8900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vballand79@wanadoo.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9090.ch11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040179v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217665v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pu-valenciennes.fr/ani01.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15jt2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Coppin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428044v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-balland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5607-8900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vballand79@wanadoo.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9090.ch11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040179v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217665v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pu-valenciennes.fr/ani01.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15jt2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375972v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Coppin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Maz&#225;ckov&#225;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#381;a&#382;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429794v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>