--- v1 (2026-04-16)
+++ v2 (2026-05-20)
@@ -1009,308 +1009,454 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03209116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forêt du Morvan, de l’Holocène aux défis de l’Anthropocène (2a/4), Géohistoire des paysages forestiers du Haut Morvan : Méthode (première partie)</w:t>
+                <w:t xml:space="preserve">La forêt du Morvan, de l’Holocène aux défis de l’Anthropocène (2), Géohistoire des paysages forestiers du Haut Morvan : Méthode (première partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/15jt2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forêt du Morvan, de l’Holocène aux défis de l’Anthropocène (3), Géohistoire des paysages forestiers du Haut Morvan : Les grandes phases forestières (seconde partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/15qlv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire participatif d’arbres habitats aux Courraux (Planchez, 58)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replantation de deux bornes royales des Eaux et Forêts (XVIIe s.) en forêt domaniale de Saint-Prix (71)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bibracte - Centre archéologique européen; Grand Site de France Bibracte-Morvan des Sommets. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping territorial commons in rural Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SECreTour project, WP1 Task 1.1, Bibracte - Centre archéologique européen. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1320,124 +1466,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention 1035 : L'évolution du paysage humanisé du mont Beuvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Mazácková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Žaža</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport intermédiaire 2024 du programme de recherche archéologique 2022-2025 sur le mont Beuvray</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.116-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1447,120 +1593,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie et déclin du “troisième grenier de Bourgogne” autour du panage des porcs : transformation des paysages forestiers et savoirs vernaculaires dans les forêts du Morvan sur la longue durée (Moyen Âge - Ancien Régime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie végétal, techniques et façonnement des paysages de la fin du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emilie-Anne Pépy; Élias Burgel, Mar 2024, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la transition se fait rupture : huit siècles de foresterie en Morvan (de la fin du XIIIe siècle à aujourd'hui)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1576,73 +1722,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international et interdisciplinaire : Forêts en transitions. Concepts, méthodes, mesures et prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la géographique historique à la gestion forestière : entre prise en charge, indifférence et dévoiement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1658,418 +1804,418 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale (UGI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union Géographique Internationale, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la forêt domestique à la forêt marchande : quelques impacts environnementaux et sociaux du flottage du bois dans les forêts du Haut Morvan montagnard (XIVe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie forestière et archéologie en forêt : de l’exploitation des ressources à la constitution d’un site archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Dijon, Université de Bourgogne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des forêts du Morvan depuis le Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’histoire environnementale. Un enjeu pour nos enseignements,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Formations de l'APHG Bourgogne, Gacon Stéphane, Jarrige François, Le Roux Thomas, Apr 2019, Dijon, Université de Bourgogne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de l'histoire des territoires à la prospective, avec Bruno Latour autour de son ouvrage &amp;quot;Où atterrir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire monde commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karine Basset; Caroline Darroux; Vincent Guichard; Olivier Thiébaut; Daniel Sirugue; Jean-Baptiste Bing; Fanny Renaudeau, Sep 2019, Saint-Léger-sous-Beuvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des propriétés du foncier dans les espaces ruraux bourguignons : communs, usages et exclusivité du Moyen Âge à l’Époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études: Résurgences communes. Territoires et techniques face au droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Georges Chevrier - (Penser les transitions, Atelier d'écologie politique) avec Isabelle Stengers, Serge Gutwirth, Didier Demorcy., Jan 2019, Dijon, Les Tanneries II, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ces arbres qui cachent la forêt », dynamique des paysages et des peuplements forestiers dans le Haut Morvan montagnard du Moyen-Age à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">80 ans du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Dijon, Université de Bourgogne-Franche-Comté, Maison de l’étudiant, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation de la forêt du Morvan, de l’Âge du Fer au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2098,341 +2244,341 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’homme, les ressources végétales et minières : du site archéologique à l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPCC Bibracte, Chrono-Environnement, Jun 2019, Besançon, Université de Bourgogne-Franche-Comté., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives de la forêt en Morvan du Moyen Âge à l’époque contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Entretiens de Bibracte-Morvan, Les assises de la recherche (3ème table-ronde : La forêt dans tous ses états).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PNR Morvan-Bibracte, Sep 2018, Centre arcéhologique européen de Bibracte, Glux-en-Glenne, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces d’un vignoble &amp;quot;disparu&amp;quot; de l’Auxois : étude historique et archéologique de la vigne et des bâtis viti-vinicoles à Salmaise (du IXe siècle à aujourd’hui)</w:t>
+                <w:t xml:space="preserve">La vie rurale en Morvan entre le Moyen Âge et l’Époque moderne : des terres, des bois et des bêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences jeunes chercheurs sur la Bourgogne antique et médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, David Bardey ; Rudi Beaulant, Apr 2018, Dijon, Arch. dép. (Côte d'Or), France</w:t>
+              <w:t xml:space="preserve">Rencontres de la Coopérative des Savoirs, université populaire et buissonnière du Morvan-Nivernais.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coopérative des Savoirs, Sep 2018, Centre arcéhologique européen de Bibracte, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427999v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie rurale en Morvan entre le Moyen Âge et l’Époque moderne : des terres, des bois et des bêtes</w:t>
+                <w:t xml:space="preserve">Sur les traces d’un vignoble &amp;quot;disparu&amp;quot; de l’Auxois : étude historique et archéologique de la vigne et des bâtis viti-vinicoles à Salmaise (du IXe siècle à aujourd’hui)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de la Coopérative des Savoirs, université populaire et buissonnière du Morvan-Nivernais.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Coopérative des Savoirs, Sep 2018, Centre arcéhologique européen de Bibracte, Glux-en-Glenne, France</w:t>
+              <w:t xml:space="preserve">Conférences jeunes chercheurs sur la Bourgogne antique et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Bardey ; Rudi Beaulant, Apr 2018, Dijon, Arch. dép. (Côte d'Or), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428006v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes agro-sylvo-pastoraux, propriété et usages au Moyen Âge et à l’époque moderne : quelques aspects factuels et historiographiques pour la Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e entretiens de Bibracte-Morvan : La terre en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parc naturel régional du Morvan, Bibracte, Sep 2017, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2500,51 +2646,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40ED6C26"/>
+    <w:nsid w:val="8BF54C96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2648,51 +2794,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D616122"/>
+    <w:nsid w:val="5E2ED9D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2882,51 +3028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-balland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5607-8900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vballand79@wanadoo.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9090.ch11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040179v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217665v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pu-valenciennes.fr/ani01.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15jt2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375972v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Coppin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Maz&#225;ckov&#225;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#381;a&#382;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429794v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-balland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5607-8900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vballand79@wanadoo.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9090.ch11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040179v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217665v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pu-valenciennes.fr/ani01.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15jt2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15qlv" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cacot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Coppin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Maz&#225;ckov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#381;a&#382;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721258v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428044v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429854v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427999v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>