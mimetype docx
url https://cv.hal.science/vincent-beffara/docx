--- v0 (2026-03-18)
+++ v1 (2026-04-29)
@@ -715,51 +715,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the critical value function in the divide and color model</w:t>
+                <w:t xml:space="preserve">Confidence intervals for the critical value in the divide and color model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Bálint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
@@ -768,93 +768,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tassion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 10 (2), pp.653-666</w:t>
+              <w:t xml:space="preserve">, 2013, 10 (2), pp.667-679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00624097v2</w:t>
+                <w:t xml:space="preserve">ensl-00843512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence intervals for the critical value in the divide and color model</w:t>
+                <w:t xml:space="preserve">On the critical value function in the divide and color model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Bálint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
@@ -863,69 +863,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tassion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 10 (2), pp.667-679</w:t>
+              <w:t xml:space="preserve">, 2013, 10 (2), pp.653-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00843512v1</w:t>
+                <w:t xml:space="preserve">ensl-00624097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar percolation with a glimpse of Schramm-Loewner Evolution</w:t>
               </w:r>
@@ -996,209 +996,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00605057v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The self-dual point of the two-dimensional random-cluster model is critical for $q\geq 1$</w:t>
+                <w:t xml:space="preserve">Smirnov's fermionic observable away from criticality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duminil-Copin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 153 (3-4), pp.511 - 542. </w:t>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (6), pp.2667 - 2689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00440-011-0353-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/11-AOP689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00495872v1</w:t>
+                <w:t xml:space="preserve">ensl-00523497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smirnov's fermionic observable away from criticality</w:t>
+                <w:t xml:space="preserve">The self-dual point of the two-dimensional random-cluster model is critical for $q\geq 1$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duminil-Copin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40 (6), pp.2667 - 2689. </w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 153 (3-4), pp.511 - 542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/11-AOP689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00440-011-0353-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00523497v1</w:t>
+                <w:t xml:space="preserve">ensl-00495872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On monochromatic arm exponents for 2D critical percolation</w:t>
               </w:r>
@@ -1269,235 +1269,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00396822v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized polynuclear growth with a columnar defect</w:t>
+                <w:t xml:space="preserve">Scaling Limit of the Prudent Walk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladas Sidoravicius</w:t>
+                <w:t xml:space="preserve">S. Friedli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Eulalia Vares</w:t>
+                <w:t xml:space="preserve">Y. Velenik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 146 (3), pp.565-581. </w:t>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15, pp.44 - 58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00440-009-0216-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/ECP.v15-1527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00128386v2</w:t>
+                <w:t xml:space="preserve">ensl-00364428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling Limit of the Prudent Walk</w:t>
+                <w:t xml:space="preserve">Randomized polynuclear growth with a columnar defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Friedli</w:t>
+                <w:t xml:space="preserve">Vladas Sidoravicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Velenik</w:t>
+                <w:t xml:space="preserve">Maria Eulalia Vares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 15, pp.44 - 58. </w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 146 (3), pp.565-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/ECP.v15-1527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00440-009-0216-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00364428v1</w:t>
+                <w:t xml:space="preserve">ensl-00128386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grands graphes planaires aléatoires et carte brownienne</w:t>
               </w:r>
@@ -1909,51 +1909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer pinning in a random medium as influence percolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladas Sidoravicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Spohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2450,51 +2450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percolation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladas Sidoravicius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2705,51 +2705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29231B9B"/>
+    <w:nsid w:val="DCD223C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2936,51 +2936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-beffara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6928-318X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080234577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691513v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beffara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveliina Peltola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AOP1477" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632943v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Chhita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Johansson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-aop1244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321096v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gayet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-017-0093-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618594v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Duminil-Copin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Smirnov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/48/484003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donati-Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326314500063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00624097v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;lint" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tassion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00843512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00605057v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duminil-Copin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-PS186" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00495872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-011-0353-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00523497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOP689" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00396822v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nolin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP581" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00128386v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladas Sidoravicius" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eulalia Vares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-009-0216-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00364428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Friedli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Velenik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v15-1527" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AOP364" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009117904000000072" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0203(03)00030-X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00168371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8786-0_3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005868v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Spohn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalia Vares" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/074921706000000022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Faipeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Oke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635173v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Bang Huynh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626674v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01136670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04144154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-beffara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6928-318X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080234577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691513v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beffara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveliina Peltola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AOP1477" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632943v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Chhita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Johansson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-aop1244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321096v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gayet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-017-0093-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618594v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Duminil-Copin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Smirnov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/48/484003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donati-Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326314500063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00843512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;lint" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tassion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00624097v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00605057v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duminil-Copin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-PS186" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00523497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOP689" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00495872v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-011-0353-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00396822v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nolin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP581" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00364428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Friedli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Velenik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v15-1527" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00128386v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladas Sidoravicius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eulalia Vares" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-009-0216-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AOP364" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009117904000000072" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0203(03)00030-X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00168371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8786-0_3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005868v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Spohn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalia Vares" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/074921706000000022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Faipeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Oke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635173v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Bang Huynh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626674v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01136670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04144154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>