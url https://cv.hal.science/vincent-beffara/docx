--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -715,51 +715,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence intervals for the critical value in the divide and color model</w:t>
+                <w:t xml:space="preserve">On the critical value function in the divide and color model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Bálint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
@@ -768,93 +768,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tassion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 10 (2), pp.667-679</w:t>
+              <w:t xml:space="preserve">, 2013, 10 (2), pp.653-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00843512v1</w:t>
+                <w:t xml:space="preserve">ensl-00624097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the critical value function in the divide and color model</w:t>
+                <w:t xml:space="preserve">Confidence intervals for the critical value in the divide and color model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Bálint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
@@ -863,69 +863,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tassion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 10 (2), pp.653-666</w:t>
+              <w:t xml:space="preserve">, 2013, 10 (2), pp.667-679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00624097v2</w:t>
+                <w:t xml:space="preserve">ensl-00843512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar percolation with a glimpse of Schramm-Loewner Evolution</w:t>
               </w:r>
@@ -996,209 +996,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00605057v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smirnov's fermionic observable away from criticality</w:t>
+                <w:t xml:space="preserve">The self-dual point of the two-dimensional random-cluster model is critical for $q\geq 1$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duminil-Copin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40 (6), pp.2667 - 2689. </w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 153 (3-4), pp.511 - 542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/11-AOP689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00440-011-0353-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00523497v1</w:t>
+                <w:t xml:space="preserve">ensl-00495872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The self-dual point of the two-dimensional random-cluster model is critical for $q\geq 1$</w:t>
+                <w:t xml:space="preserve">Smirnov's fermionic observable away from criticality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duminil-Copin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 153 (3-4), pp.511 - 542. </w:t>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (6), pp.2667 - 2689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00440-011-0353-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/11-AOP689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00495872v1</w:t>
+                <w:t xml:space="preserve">ensl-00523497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On monochromatic arm exponents for 2D critical percolation</w:t>
               </w:r>
@@ -1269,235 +1269,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00396822v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling Limit of the Prudent Walk</w:t>
+                <w:t xml:space="preserve">Randomized polynuclear growth with a columnar defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Friedli</w:t>
+                <w:t xml:space="preserve">Vladas Sidoravicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Velenik</w:t>
+                <w:t xml:space="preserve">Maria Eulalia Vares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 15, pp.44 - 58. </w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 146 (3), pp.565-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/ECP.v15-1527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00440-009-0216-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00364428v1</w:t>
+                <w:t xml:space="preserve">ensl-00128386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized polynuclear growth with a columnar defect</w:t>
+                <w:t xml:space="preserve">Scaling Limit of the Prudent Walk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladas Sidoravicius</w:t>
+                <w:t xml:space="preserve">S. Friedli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Eulalia Vares</w:t>
+                <w:t xml:space="preserve">Y. Velenik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 146 (3), pp.565-581. </w:t>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15, pp.44 - 58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00440-009-0216-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/ECP.v15-1527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00128386v2</w:t>
+                <w:t xml:space="preserve">ensl-00364428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grands graphes planaires aléatoires et carte brownienne</w:t>
               </w:r>
@@ -1909,51 +1909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer pinning in a random medium as influence percolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladas Sidoravicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Spohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2043,353 +2043,353 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new bound for the critical point of the FK model for $q&amp;lt;1$</w:t>
+                <w:t xml:space="preserve">Percolation without FKG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425593v1</w:t>
+                <w:t xml:space="preserve">hal-01626674v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Geometry of the rough-smooth interface in the two-periodic Aztec diamond</w:t>
+                <w:t xml:space="preserve">A new bound for the critical point of the FK model for $q&amp;lt;1$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sunil Chhita</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Faipeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tejas Oke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572271v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees of self-avoiding walks</w:t>
+                <w:t xml:space="preserve">Local Geometry of the rough-smooth interface in the two-periodic Aztec diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Chhita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635173v3</w:t>
+                <w:t xml:space="preserve">hal-02572271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percolation without FKG</w:t>
+                <w:t xml:space="preserve">Trees of self-avoiding walks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Bang Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626674v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635173v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessins d'enfants for analysts</w:t>
               </w:r>
@@ -2450,51 +2450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percolation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladas Sidoravicius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2705,51 +2705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCD223C5"/>
+    <w:nsid w:val="D7BEF921"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2936,51 +2936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-beffara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6928-318X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080234577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691513v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beffara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveliina Peltola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AOP1477" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632943v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Chhita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Johansson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-aop1244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321096v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gayet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-017-0093-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618594v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Duminil-Copin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Smirnov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/48/484003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donati-Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326314500063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00843512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;lint" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tassion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00624097v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00605057v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duminil-Copin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-PS186" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00523497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOP689" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00495872v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-011-0353-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00396822v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nolin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP581" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00364428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Friedli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Velenik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v15-1527" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00128386v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladas Sidoravicius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eulalia Vares" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-009-0216-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AOP364" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009117904000000072" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0203(03)00030-X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00168371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8786-0_3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005868v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Spohn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalia Vares" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/074921706000000022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Faipeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Oke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635173v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Bang Huynh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626674v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01136670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04144154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-beffara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6928-318X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080234577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691513v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beffara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveliina Peltola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AOP1477" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632943v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Chhita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Johansson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-aop1244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321096v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gayet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-017-0093-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618594v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Duminil-Copin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Smirnov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/48/484003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donati-Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326314500063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00624097v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;lint" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tassion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00843512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00605057v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duminil-Copin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-PS186" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00495872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-011-0353-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00523497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOP689" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00396822v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nolin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP581" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00128386v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladas Sidoravicius" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eulalia Vares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-009-0216-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00364428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Friedli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Velenik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v15-1527" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AOP364" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009117904000000072" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0203(03)00030-X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00168371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8786-0_3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005868v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Spohn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalia Vares" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/074921706000000022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626674v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Faipeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Oke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635173v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Bang Huynh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01136670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04144154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>