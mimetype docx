--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -995,378 +995,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-Min: a Fast Collaborative Underactuated Parallel Robot for Pick-and-Place Operations</w:t>
+                <w:t xml:space="preserve">Geometrico-Static Analysis of a New Collaborative Parallel Robot for Safe Physical Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Begoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2020 International Conference on Robotics and Automation (ICRA 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icra40945.2020.9196990⟩</w:t>
+              <w:t xml:space="preserve">2020 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC-CIE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, St. Louis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2020-22330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491783v1</w:t>
+                <w:t xml:space="preserve">hal-02539462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Modeling and Controller Design of a novel aerial grasping robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxiao Song</w:t>
+                <w:t xml:space="preserve">R-Min: a Fast Collaborative Underactuated Parallel Robot for Pick-and-Place Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Begoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd CISM IFToMM Symposium on Robot Design, Dynamics and Control (RoManSy 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58380-4_64⟩</w:t>
+              <w:t xml:space="preserve">IEEE 2020 International Conference on Robotics and Automation (ICRA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icra40945.2020.9196990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02852375v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrico-Static Analysis of a New Collaborative Parallel Robot for Safe Physical Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jeanneau</w:t>
+                <w:t xml:space="preserve">Dynamic Modeling and Controller Design of a novel aerial grasping robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongmou Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiao Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Begoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Briot</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC-CIE 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, St. Louis, United States. </w:t>
+              <w:t xml:space="preserve">23rd CISM IFToMM Symposium on Robot Design, Dynamics and Control (RoManSy 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Sapporo, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2020-22330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58380-4_64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539462v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02852375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Optimization of a Multi-drone Robot for Grasping and Manipulation of Large-size Objects</w:t>
               </w:r>
@@ -2562,51 +2562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125160v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;goc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmou Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054610" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183246v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Mesle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056765" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ms-2-1-2011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00529721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2060830" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geoffrey Chase" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana R Barroso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2004.11.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCJC3DPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196990" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02852375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Song" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_64" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2020-22330" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759340v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Sevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_57" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00187945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345424" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Trebouvil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bisserie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01285733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008MON20035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125160v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;goc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmou Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054610" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183246v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Mesle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056765" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ms-2-1-2011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00529721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2060830" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geoffrey Chase" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana R Barroso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2004.11.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCJC3DPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2020-22330" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196990" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02852375v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Song" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_64" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759340v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Sevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_57" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00187945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345424" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Trebouvil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bisserie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01285733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008MON20035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>