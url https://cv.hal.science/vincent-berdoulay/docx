--- v0 (2026-03-27)
+++ v1 (2026-04-26)
@@ -2389,300 +2389,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Vidal de la Blache : une pensée à redécouvrir</w:t>
+                <w:t xml:space="preserve">O circuito iconográfico de Jean Gottmann no Rio de Janeiro (1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berdoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Cesar da Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Mercier</w:t>
+                <w:t xml:space="preserve">Bernardo José Alvarez de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaço Aberto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.245-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36403/espacoaberto.2023.60549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le possible chez Vidal de la Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berdoulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 66 (184-185), pp.5-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1099833ar⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 66 (184-185), pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1099797ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">O circuito iconográfico de Jean Gottmann no Rio de Janeiro (1973)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vidal de la Blache : une pensée à redécouvrir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berdoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...75 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Vincent Berdoulay</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 66 (184-185), pp.153-162. </w:t>
+              <w:t xml:space="preserve">, 2023, 66 (184-185), pp.5-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1099797ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1099833ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403413v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Imagens na geografia: importância da dimensão visual no pensamento geográfico.”</w:t>
               </w:r>
@@ -4620,51 +4620,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, numéro spécial "Frédéric Le Play et la question forestière", n° 126, pp. 19-36</w:t>
+              <w:t xml:space="preserve">, 1997, "Frédéric Le Play et la question forestière", n° 126, pp. 19-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -4694,295 +4694,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : pourquoi Onésime Reclus ?</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Onésime Reclus et la francophonie au risque de la colonisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berdoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onésime Reclus et l’idée de francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2827-1882 (4), </w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), pp.75-106, 2025, 978-2-35311-188-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour (PUPPA)</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.46608/spatialites4.9782353111879.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...62 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onésime Reclus 1837-1916 : lieux et cercle d’affinité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berdoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Berdoulay. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onésime Reclus et l’idée de francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), pp.75-106, 2025, 978-2-35311-188-6. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), pp.53-70, 2025, 978-2-35311-188-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/spatialites4.9782353111879.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : pourquoi Onésime Reclus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berdoulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Berdoulay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onésime Reclus et l’idée de francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), pp.53-70, 2025, 978-2-35311-188-6. </w:t>
+              <w:t xml:space="preserve">, 2827-1882 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour (PUPPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Sp@tialités, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46608/spatialites4.9782353111879.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46608/spatialites4.9782353111879.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265395v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
@@ -7650,51 +7650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05148643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berdoulay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/onesime-reclus-idee-de-francophonie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896322v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03679627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4324" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar da Costa Gomes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laplace-Treyture" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03679626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo da Costa Gomes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mendoza-Vargas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Turco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Claval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. van Ginkel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03679629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03679628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Phipps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05433268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Duarte Paes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f3d" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05433266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f1j" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1099833ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Jos&#233; Alvarez de Castro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36403/espacoaberto.2023.60549" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403413v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1099797ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcdg.v27n2.65165" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Ngo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14865" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.2575" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547394v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Caesar da Costa Gomes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3938" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701935v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel da Sulva Lopes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2011.631199" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653286v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laplace" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Paes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03702002v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03702005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453868v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03702011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicholas Entrikin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05148673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/introduction-pourquoi-onesime-reclus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879.2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265411v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879.8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879.6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/nouvel-essai-sur-l-evolution-de-la-geographie-humaine/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03262413v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896311v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620885v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162443v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382900v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428017v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03262425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03262400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03262383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05472300v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428027v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03262450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694757v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05148643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berdoulay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/onesime-reclus-idee-de-francophonie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896322v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03679627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4324" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar da Costa Gomes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laplace-Treyture" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03679626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo da Costa Gomes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mendoza-Vargas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Turco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Claval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. van Ginkel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03679629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03679628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Phipps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05433268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Duarte Paes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f3d" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05433266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f1j" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Jos&#233; Alvarez de Castro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36403/espacoaberto.2023.60549" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1099797ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1099833ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcdg.v27n2.65165" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Ngo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14865" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.2575" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547394v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Caesar da Costa Gomes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3938" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701935v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel da Sulva Lopes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2011.631199" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653286v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laplace" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Paes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03702002v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03702005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453868v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03702011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicholas Entrikin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879.8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879.6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05148673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/introduction-pourquoi-onesime-reclus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879.2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/nouvel-essai-sur-l-evolution-de-la-geographie-humaine/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03262413v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896311v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620885v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162443v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382900v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428017v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03262425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03262400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03262383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05472300v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428027v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03262450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694757v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>