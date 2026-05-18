--- v1 (2026-04-26)
+++ v2 (2026-05-18)
@@ -1327,177 +1327,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développement durable, milieu et colonisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berdoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.254, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00382787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Milieu, colonisation et développement durable. Perspectives géographiques sur l’aménagement, Préface de Anne Buttimer (Prés. UGI), Paris et Montréal, L’Harmattan, 262 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berdoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701870v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00382787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographies culturelles : créativité et développement, numéro spécial de « Sud-Ouest européen », Toulouse, 96 p.</w:t>
               </w:r>
@@ -2207,209 +2207,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une géographie francophone revisitée</w:t>
+                <w:t xml:space="preserve">Uma geografia francófona revisitada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tereza Duarte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berdoulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15f3d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15f1j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433268v1</w:t>
+                <w:t xml:space="preserve">hal-05433266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uma geografia francófona revisitada</w:t>
+                <w:t xml:space="preserve">Une géographie francophone revisitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tereza Duarte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berdoulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15f1j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15f3d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433266v1</w:t>
+                <w:t xml:space="preserve">hal-05433268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O circuito iconográfico de Jean Gottmann no Rio de Janeiro (1973)</w:t>
               </w:r>
@@ -3095,178 +3095,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01547394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adaptation, science de la durabilité et pensée planificatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berdoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (2), pp.114-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Vidal de la Blache i la modernitat »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berdoulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treballs de la Societat Catalana de Geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701922v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03701935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens et portée du patrimoine naturel à l’heure de l’aménagement durable et du changement climatique</w:t>
               </w:r>
@@ -5590,50 +5590,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02162450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La concertation sur l'adaptation au changement climatique dans le champ de force du discours sécuritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berdoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Mermet, Denis Salles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement : la concertation apprivoisée, contestée, dépassée ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.93-109, 2015, 978-2-8041-9108-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02162443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'urgence de l'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berdoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5646,143 +5732,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Berdoulay, Olivier Soubeyran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménager pour s'adapter au changement climatique : un rapport à la nature à reconstruire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, PUPPA, pp.13-26, 2015, Spatialités, 978-2-353-11071-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02162433v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-02162443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisme</w:t>
               </w:r>
@@ -7650,51 +7650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05148643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berdoulay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/onesime-reclus-idee-de-francophonie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896322v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03679627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4324" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar da Costa Gomes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laplace-Treyture" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03679626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo da Costa Gomes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mendoza-Vargas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Turco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Claval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. van Ginkel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03679629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03679628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Phipps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05433268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Duarte Paes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f3d" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05433266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f1j" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Jos&#233; Alvarez de Castro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36403/espacoaberto.2023.60549" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1099797ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1099833ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcdg.v27n2.65165" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Ngo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14865" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.2575" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547394v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Caesar da Costa Gomes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3938" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701935v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel da Sulva Lopes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2011.631199" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653286v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laplace" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Paes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03702002v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03702005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453868v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03702011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicholas Entrikin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879.8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879.6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05148673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/introduction-pourquoi-onesime-reclus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879.2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/nouvel-essai-sur-l-evolution-de-la-geographie-humaine/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03262413v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896311v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620885v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162443v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382900v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428017v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03262425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03262400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03262383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05472300v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428027v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03262450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694757v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05148643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berdoulay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/onesime-reclus-idee-de-francophonie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896322v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03679627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4324" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar da Costa Gomes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laplace-Treyture" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03679626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo da Costa Gomes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mendoza-Vargas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Turco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Claval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382787v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. van Ginkel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03679629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03679628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Phipps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05433266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Duarte Paes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f1j" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05433268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f3d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Jos&#233; Alvarez de Castro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36403/espacoaberto.2023.60549" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1099797ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1099833ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcdg.v27n2.65165" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Ngo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14865" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.2575" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547394v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Caesar da Costa Gomes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3938" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel da Sulva Lopes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2011.631199" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653286v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laplace" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Paes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03702002v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03702005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453868v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03702011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicholas Entrikin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879.8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879.6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05148673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/introduction-pourquoi-onesime-reclus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879.2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/nouvel-essai-sur-l-evolution-de-la-geographie-humaine/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03262413v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896311v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620885v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162433v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382900v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428017v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03262425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03262400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03262383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05472300v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428027v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03262450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694757v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>