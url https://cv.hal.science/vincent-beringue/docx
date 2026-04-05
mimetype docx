--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,15907 +66,15907 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à une évaluation des risques sanitaires liés aux prions pour les consommateurs humains d’eau destinée à la consommation humaine en provenance de la prise d’eau superficielle de Sérignac-sur-Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Arsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2024-AST-0062, Anses. 2025, 85 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05175557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polymorphisms in prion protein of Icelandic sheep and their susceptibility to classical scrapie relying on extensive case control studies and Protein Misfolding Cyclic Amplification (PMCA) tests: Summary and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hauksdóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyþór Einarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesine Lühken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Icelandic Food and Veterinary Authority. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation du risque lié à l’utilisation des graisses, gélatines et collagènes de ruminants en alimentation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Arsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisines n°2020-SA-0126 et 2021-SA-0156, Anses. 2022, 80 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04080095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation du risque relatif à l’allègement du « feed ban »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Arsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0094, Anses. 2021, 124 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03794811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation du risque sanitaire lié à l'introduction des protéines animales transformées dans l'alimentation de certains animaux de rente.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dominique L'Hotellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2011-SA-0014, Anses. 2011, 80 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (115)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of incineration, co‐incineration and combustion on TSE hazards in category 1 animal by‐products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandra de Cesare</w:t>
+                <w:t xml:space="preserve">The prion-family protein Doppel exerts a protective role during influenza virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Dinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deloizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bruder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9435⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jimmun/vkaf031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296526v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human PrP E219K: a new and promising substrate for robust RT-QuIC amplification of human prions with potential for strain discrimination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Rezaei</w:t>
+                <w:t xml:space="preserve">Effect of incineration, co‐incineration and combustion on TSE hazards in category 1 animal by‐products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Allende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelino Alvarez-Ordóñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Bortolaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bover-Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00292-25⟩</w:t>
+              <w:t xml:space="preserve">EFSA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248746v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prion-family protein Doppel exerts a protective role during influenza virus infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Sedano</w:t>
+                <w:t xml:space="preserve">Human PrP E219K: a new and promising substrate for robust RT-QuIC amplification of human prions with potential for strain discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marín-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jimmun/vkaf031⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00292-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029118v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PMCA to demonstrate the efficacy of prion inactivation methods on reusable medical devices: a relevant alternative to animal bioassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 154, pp.60-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhin.2024.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species barrier as molecular basis for adaptation of synthetic prions with N‐terminally truncated PrP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marín Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 291 (22), pp.5051-5076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/febs.17291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of prion spreading is governed by the interplay between the non-linearities of tissue response and replication kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Fornara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (12), pp.111381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the zoonotic potential of atypical scrapie prions in humanized mice reveals rare phenotypic convergence but not identity with sporadic CJD prions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marín-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/infdis/jiae093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the 263K‐derived microsomal fraction: a source of prions for nanofiltration validation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danica Ciric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Tcherniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/trf.17860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion assemblies: structural heterogeneity, mechanisms of formation, and role in species barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Fornara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell and Tissue Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3925 (1), pp.149-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00441-022-03700-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Smallest Infectious Substructure Encoding the Prion Strain Structural Determinant Revealed by Spontaneous Dissociation of Misfolded Prion Protein Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Bohl</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Sailer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 435 (21), pp.168280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmb.2023.168280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of cervid prions to humanized mice demonstrates the zoonotic potential of CWD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Hannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Zemlyankina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Chun Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Immaculata Arifin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 144 (4), pp.767-784. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00401-022-02482-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on PRNP genetics and susceptibility to chronic wasting disease of Cervidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andréoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (1), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13567-021-00993-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-prion Drugs Targeting the Protein Folding Activity of the Ribosome Reduce PABPN1 Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Sinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Naït-Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Dhiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Keruzoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurotherapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (2), pp.1137-1150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13311-020-00992-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion strains associated with iatrogenic CJD in French and UK human growth hormone recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvina Huor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (1), pp.145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40478-021-01247-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion potentiation after life-long dormancy in mice devoid of PrP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (2), pp.fcab092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/braincomms/fcab092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-invalidation of Prnp and Sprn in FVB/N mice affects reproductive performances and highlight complex biological relationship between PrP and Shadoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Makhzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 551, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbrc.2021.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prion-like protein Shadoo is involved in mouse embryonic and mammary development and differentiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Vaiman</w:t>
+                <w:t xml:space="preserve">Crossing Species Barriers Relies on Structurally Distinct Prion Assemblies and Their Complementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tixador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63805-y⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (6), pp.2572-2587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-020-01897-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556266v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Predictive Value of Prion Inactivation Validation Methods to Minimize the Risks of Iatrogenic Transmission With Medical Instruments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Reine</w:t>
+                <w:t xml:space="preserve">PiQSARS: A pipeline for quantitative and statistical analyses of ratiometric fluorescent biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng-Er Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.591024⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.101034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2020.101034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109176v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Brémont (1953–2020)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Conformation-dependent membrane permeabilization by neurotoxic PrP oligomers: The role of the H2H3 oligomerization domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-020-00878-7⟩</w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 692, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2020.108517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093574v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixtures of prion substrains in natural scrapie cases revealed by ovinised murine models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Belén Marín</w:t>
+                <w:t xml:space="preserve">A seven-residue deletion in PrP leads to generation of a spontaneous prion formed from C-terminal C1 fragment of PrP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Munoz-Montesino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djabir Larkem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barbereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-61977-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (41), pp.14025-14039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.014738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206992v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing Species Barriers Relies on Structurally Distinct Prion Assemblies and Their Complementation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Herzog</w:t>
+                <w:t xml:space="preserve">The Prion-like protein Shadoo is involved in mouse embryonic and mammary development and differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Makhzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12035-020-01897-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63805-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401965v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seven-residue deletion in PrP leads to generation of a spontaneous prion formed from C-terminal C1 fragment of PrP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Truchet</w:t>
+                <w:t xml:space="preserve">Mixtures of prion substrains in natural scrapie cases revealed by ovinised murine models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Sheleby-Elías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.014738⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.5042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-61977-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984242v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PiQSARS: A pipeline for quantitative and statistical analyses of ratiometric fluorescent biosensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meng-Er Huang</w:t>
+                <w:t xml:space="preserve">Improving the Predictive Value of Prion Inactivation Validation Methods to Minimize the Risks of Iatrogenic Transmission With Medical Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2020.101034⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.591024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036408v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformation-dependent membrane permeabilization by neurotoxic PrP oligomers: The role of the H2H3 oligomerization domain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Michel Brémont (1953–2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Biacchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2020.108517⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (1), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-020-00878-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064985v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prions from Sporadic Creutzfeldt-Jakob Disease Patients Propagate as Strain Mixtures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Severine Lugan</w:t>
+                <w:t xml:space="preserve">Host prion protein expression levels impact prion tropism for the spleen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tixador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00393-20⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (7), pp.e1008283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287036v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between Bioassay and Protein Misfolding Cyclic Amplification for Variant Creutzfeldt-Jakob Disease Decontamination Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charly Mayran</w:t>
+                <w:t xml:space="preserve">Prions from Sporadic Creutzfeldt-Jakob Disease Patients Propagate as Strain Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvina Huor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00649-19⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.e00393-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00393-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116427v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host prion protein expression levels impact prion tropism for the spleen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johan Castille</w:t>
+                <w:t xml:space="preserve">Correlation between Bioassay and Protein Misfolding Cyclic Amplification for Variant Creutzfeldt-Jakob Disease Decontamination Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bélondrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jas-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bruyère-Ostells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Mayran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008283⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00649-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927405v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stage prion assembly involves two subpopulations with different quaternary structures and a secondary templating pathway</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Thermostability as a highly dependent prion strain feature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marin-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Aguilar-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Mezache</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-019-0608-y⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47781-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317910v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion strain-dependent tropism is maintained between spleen and granuloma and relies on lymphofollicular structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Pressure Reveals Unique Conformational Features in Prion Protein Fibril Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Herzog</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Noinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.14656. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51084-1⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9, pp.2802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39261-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627362v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A farewell to outgoing Editor-in-Chief Michel Brémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Coulamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50 (1), pp.93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13567-019-0711-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic control of the Notch and Eph signaling pathways by the prion protein: implications for prion diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Z. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Martin-Lannerée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hernandez-Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 56 (3), pp.2159-2173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12035-018-1193-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity and architecture of pathological prion protein assemblies: time to revisit the molecular basis of the prion replication process?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">High-Pressure Response of Amyloid Folds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v11050429⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (3), pii: E202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v11030202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621433v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02335380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Pressure Response of Amyloid Folds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Early stage prion assembly involves two subpopulations with different quaternary structures and a secondary templating pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mezache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v11030202⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-019-0608-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02335380v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causative Links between Protein Aggregation and Oxidative Stress: A Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Truchet</w:t>
+                <w:t xml:space="preserve">Prion strain-dependent tropism is maintained between spleen and granuloma and relies on lymphofollicular structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Al-Dybiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20163896⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.14656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51084-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02398544v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermostability as a highly dependent prion strain feature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Heterogeneity and architecture of pathological prion protein assemblies: time to revisit the molecular basis of the prion replication process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Béringue</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47781-6⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v11050429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619920v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Reveals Unique Conformational Features in Prion Protein Fibril Diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Doumic</w:t>
+                <w:t xml:space="preserve">Causative Links between Protein Aggregation and Oxidative Stress: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine El Banna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Baïlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Heneman-Masurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39261-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (16), pp.3896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20163896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02057700v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion Strains and Transmission Barrier Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Egalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pathogens7010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebellar compartmentation of prion pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ragagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ezpeleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boudet-Devaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Haeberlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (2), pp.240-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bpa.12503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stretch of residues within the protease-resistant core is not necessary for prion structure and infectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Munoz-Montesino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (1), pp.25-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19336896.2016.1274851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible unfolding of infectious prion assemblies reveals the existence of an oligomeric elementary brick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Busley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Knäpple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The double life of the ribosome: When its protein folding activity supports prion propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary W. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Friocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (2), pp.89-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19336896.2017.1303587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region-specific protein misfolding cyclic amplification reproduces brain tropism of prion strains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Brandel</w:t>
+                <w:t xml:space="preserve">Distribution and Quantitative Estimates of Variant Creutzfeldt-Jakob Disease Prions in Tissues of Clinical and Asymptomatic Patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Aron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark W Head</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M117.793646⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (6), pp.946-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2306.161734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628421v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent prion strain evolution driven by PrPC expression level in transgenic mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Region-specific protein misfolding cyclic amplification reproduces brain tropism of prion strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serfildan Yildirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Hannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms14170⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 292 (40), pp.16688-16696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M117.793646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605904v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and Quantitative Estimates of Variant Creutzfeldt-Jakob Disease Prions in Tissues of Clinical and Asymptomatic Patients.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Lugan</w:t>
+                <w:t xml:space="preserve">Divergent prion strain evolution driven by PrPC expression level in transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Le Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Lan Lai-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Stinnakre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Laisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2306.161734⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591735v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and Highly Sensitive Detection of Variant Creutzfeldt - Jakob Disease Abnormal Prion Protein on Steel Surfaces by Protein Misfolding Cyclic Amplification: Application to Prion Decontamination Studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Getting to the core of prion superstructural variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Torrent I Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Egalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146833⟩</w:t>
+              <w:t xml:space="preserve">Prion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19336896.2015.1122161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842418v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of evidence for a causal link between bovine spongiform encephalopathy strain variant L-BSE and known forms of sporadic Creutzfeldt-Jakob disease in human PrP transgenic mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Human Rezaei</w:t>
+                <w:t xml:space="preserve">Non-equivalent binding sites for Abeta1-40 on PrP determine the oligomerisation pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Grznarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Munoz-Montesino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Nasica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.01383-16⟩</w:t>
+              <w:t xml:space="preserve">Prion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.S40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19336896.2016.1162644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602235v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of two prion subtypes in ovine PrP transgenic mice infected with human MM2-cortical Creutzfeldt-Jakob disease prions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Chapuis</w:t>
+                <w:t xml:space="preserve">Detection of prions in the plasma of presymptomatic and symptomatic patients with variant Creutzfeldt-Jakob disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Jaumain</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Brandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Belondrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Segarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-016-0284-9⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (370), pp.370ra182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aag1257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635857v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutated but not deleted ovine PrPCN-terminal polybasic region strongly interferes with prion propagation in transgenic mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Absence of evidence for a causal link between bovine spongiform encephalopathy strain variant L-BSE and known forms of sporadic Creutzfeldt-Jakob disease in human PrP transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jaumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Quadrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Herzog</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 90 (3), pp.1638-1646. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.02805-15⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 90 (23), pp.10867-10874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.01383-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01532513v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Bona Fide Mammalian Prions with Internal Deletions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Emergence of two prion subtypes in ovine PrP transgenic mice infected with human MM2-cortical Creutzfeldt-Jakob disease prions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Reine</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jaumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00555-16⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.2-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-016-0284-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638780v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycoform-independent prion conversion by highly efficient, cell-based, protein misfolding cyclic amplification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Generating Bona Fide Mammalian Prions with Internal Deletions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Munoz Montesino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep29116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (15), pp.6963-6975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00555-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629949v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting to the core of prion superstructural variability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Rapid and Highly Sensitive Detection of Variant Creutzfeldt - Jakob Disease Abnormal Prion Protein on Steel Surfaces by Protein Misfolding Cyclic Amplification: Application to Prion Decontamination Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Belondrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joliette Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19336896.2015.1122161⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308499v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equivalent binding sites for Abeta1-40 on PrP determine the oligomerisation pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Derreumaux</w:t>
+                <w:t xml:space="preserve">Mutated but not deleted ovine PrPCN-terminal polybasic region strongly interferes with prion propagation in transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19336896.2016.1162644⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (3), pp.1638-1646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02805-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01497985v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of prions in the plasma of presymptomatic and symptomatic patients with variant Creutzfeldt-Jakob disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christiane Segarra</w:t>
+                <w:t xml:space="preserve">Glycoform-independent prion conversion by highly efficient, cell-based, protein misfolding cyclic amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mekrouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aag1257⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep29116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607596v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenic rabbits expressing ovine PrP are susceptible to scrapie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t>
+                <w:t xml:space="preserve">Interaction between Shadoo and PrP Affects the PrP-Folding Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danica Ciric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005077⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (12), pp.6287-6293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.03429-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194160v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Shadoo and PrP Affects the PrP-Folding Pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sibille</w:t>
+                <w:t xml:space="preserve">Interaction of prion protein with acetylcholinesterase: potential pathobiological implications in prion diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Torrent I Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba del Valle Vilchez Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Muñoz-Torrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trovaslet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Nachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.03429-14⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-015-0188-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636090v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02335432v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of prion protein with acetylcholinesterase: potential pathobiological implications in prion diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Nachon</w:t>
+                <w:t xml:space="preserve">Transgenic rabbits expressing ovine PrP are susceptible to scrapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Viglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Limouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andreoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-015-0188-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (8), pp.e1005077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02335432v2</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion protein localizes at the ciliary base during neural and cardiovascular development, and its depletion affects α-tubulin post-translational modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Halliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Martin-Lannerée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hernandez-Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan J. Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep17146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly infectious prions generated by a single round of microplate-based protein misfolding cyclic amplification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Accelerated, spleen-based titration of variant Creutzfeldt-Jakob disease infectivity in transgenic mice expressing human prion protein with sensitivity comparable to that of survival time bioassay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Halliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Chapuis</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jaumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Haik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00829-13⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (15), pp.8678-8686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01118-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636078v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prion protein family: a view from the placenta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+                <w:t xml:space="preserve">Highly infectious prions generated by a single round of microplate-based protein misfolding cyclic amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2014.00035⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00829-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193939v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To develop with or without the prion protein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">The prion protein family: a view from the placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Makzhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Halliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hubert Laude</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2014.00058⟩</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2014.00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01193977v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-activity relationship study around guanabenz identifies two derivatives retaining antiprion activity but having lost alpha 2-adrenergic receptor agonistic activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Evrard</w:t>
+                <w:t xml:space="preserve">Evidence for zoonotic potential of ovine scrapie prions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Maria Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie L. Benestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cn5001588⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635473v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White Blood Cell-Based Detection of Asymptomatic Scrapie Infection by Ex Vivo Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Halliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jaumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvina Huor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0104287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for zoonotic potential of ovine scrapie prions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie L. Benestad</w:t>
+                <w:t xml:space="preserve">Structure-activity relationship study around guanabenz identifies two derivatives retaining antiprion activity but having lost alpha 2-adrenergic receptor agonistic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Phu Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Halliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhong Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms6821⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (10), pp.1075-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cn5001588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631312v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical Detection of Variant CJD and BSE Prions in Blood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine S. Lugan</w:t>
+                <w:t xml:space="preserve">To develop with or without the prion protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Halliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Martin-Lannerée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hernandez-Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004202⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2014.00058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02639068v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Infectious Prions Generated by a Single Round of Microplate-Based Protein Misfolding Cyclic Amplification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chapuis</w:t>
+                <w:t xml:space="preserve">Preclinical Detection of Variant CJD and BSE Prions in Blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Comoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Perret-Liaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00829-13⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402322v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated, spleen-based titration of variant Creutzfeldt-Jakob disease infectivity in transgenic mice expressing human prion protein with sensitivity comparable to that of survival time bioassay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Highly Infectious Prions Generated by a Single Round of Microplate-Based Protein Misfolding Cyclic Amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Haik</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01118-14⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00829-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194046v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary structure of pathological prion protein as a determining factor of strain-specific prion replication dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The prion protein family: Looking outside the central nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Halliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003702⟩</w:t>
+              <w:t xml:space="preserve">Prion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.127-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/pri.22851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650542v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Toll-Like Receptor Agonist Imiquimod Is Active against Prions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yanhong Pang</w:t>
+                <w:t xml:space="preserve">Targeted knock-down of cellular prion protein expression in myelinating Schwann cells does not alter mouse prion pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Halliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Mallucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072112⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (Pt 6), pp.1435-1440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.049619-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122382v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasminogen-based capture combined with amplification technology for the detection of PrP(TSE) in the pre-clinical phase of infection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The Toll-Like Receptor Agonist Imiquimod Is Active against Prions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Oumata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Soubigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhong Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0069632⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e72112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646856v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary Structure of Pathological Prion Protein as a Determining Factor of Strain-Specific Prion Replication Dynamics</w:t>
+                <w:t xml:space="preserve">Quaternary structure of pathological prion protein as a determining factor of strain-specific prion replication dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402326v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammalian prions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert H. Laude</w:t>
+                <w:t xml:space="preserve">Quaternary Structure of Pathological Prion Protein as a Determining Factor of Strain-Specific Prion Replication Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tixador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/pri.23110⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646091v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted knock-down of cellular prion protein expression in myelinating Schwann cells does not alter mouse prion pathogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Langevin</w:t>
+                <w:t xml:space="preserve">Plasminogen-based capture combined with amplification technology for the detection of PrP(TSE) in the pre-clinical phase of infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Segarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.049619-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0069632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019891v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prion protein family: Looking outside the central nervous system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mammalian prions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Khalid Salamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Munoz Montesino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 7 (2), pp.127-130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/pri.22851⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.131-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/pri.23110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019855v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission interespèces des prions. Le tissu lymphoïde s’en mêle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Prion protein is a key determinant of alcohol sensitivity through the modulation of N-methyl-D-aspartate receptor (NMDAR) activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Petit-Paitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2012286002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e34691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0034691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645470v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity of helix 2-helix 3 domain of the PrP protein is not mandatory for prion replication</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Endogenous prion protein conversion is required for prion-induced neuritic alterations and neuronal death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carimalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jaumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.341677⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (9), pp.3854-3861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.11-201772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651239v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion protein is a key determinant of alcohol sensitivity through the modulation of N-methyl-D-aspartate receptor (NMDAR) activity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">Prion Protein Is a Key Determinant of Alcohol Sensitivity through the Modulation of N-Methyl-D-Aspartate Receptor (NMDAR) Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Petit-Paitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (4), pp.e34691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0034691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724521v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous prion protein conversion is required for prion-induced neuritic alterations and neuronal death</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Transmission interespèces des prions. Le tissu lymphoïde s’en mêle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.11-201772⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (6-7), pp.565-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2012286002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542871v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion Protein Is a Key Determinant of Alcohol Sensitivity through the Modulation of N-Methyl-D-Aspartate Receptor (NMDAR) Activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Nahon</w:t>
+                <w:t xml:space="preserve">Integrity of helix 2-helix 3 domain of the PrP protein is not mandatory for prion replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Khalid Salamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jaumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0034691⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (23), pp.18953-18964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.341677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016573v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Murine Bioassay to Resolve Ovine Transmissible Spongiform Encephalopathy Cases Showing a Bovine Spongiform Encephalopathy Molecular Profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy E. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary E. Sallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher M. Vickery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22, pp.265-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1750-3639.2011.00526.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitated cross-species transmission of prions in extraneural tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jaumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 335 (6067), pp.472-475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1215659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion proteins: Upcoming actors of early embryonic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion protein and shadoo are involved in overlapping embryonic pathways and trophoblastic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Young Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira S. Makhzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe M. Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7, online (7), Non paginé. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0041959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Sprn-regulated reporter mice reveals gonadic spatial expression of the prion-like protein Shadoo in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Expression of the prion-like protein Shadoo in the developing mouse embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Young Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Polyte Polyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Passet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marthe M. Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 412 (4), pp.752-756. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.08.049⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 416 (1-2), pp.184-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000156v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis brings new insight into the biological role of the prion protein during mouse embryogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marthe M. Vilotte</w:t>
+                <w:t xml:space="preserve">Atypical/Nor98 Scrapie Infectivity in Sheep Peripheral Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Orge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie L. Benestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Litaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023253⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (2), pp.e1001285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999892v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the prion-like protein Shadoo in the developing mouse embryo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Passet</w:t>
+                <w:t xml:space="preserve">Issues and special features of animal health research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.11.021⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42, online (august), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000213v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical/Nor98 Scrapie Infectivity in Sheep Peripheral Tissues</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of Sprn-regulated reporter mice reveals gonadic spatial expression of the prion-like protein Shadoo in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Litaise</w:t>
+                <w:t xml:space="preserve">Rachel Young Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe M. Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001285⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 412 (4), pp.752-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650188v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and special features of animal health research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis brings new insight into the biological role of the prion protein during mouse embryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal M. Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Young Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Halliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe M. Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-96⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, online (8), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191150v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marked influence of the route of infection on prion strain apparent phenotype in a scrapie transgenic mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andréoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Le Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (1), pp.219-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbd.2010.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheep and Goat BSE Propagate More Efficiently than Cattle BSE in Human PrP Transgenic Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andréoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jaumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (3), pp.e1001319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic Analysis Highlights Time-specific Embryonic Adaptation of Mice to the Lack of PrP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Brain transcriptional stability upon prion protein-encoding gene invalidation in zygotic or adult mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucas Lefevre</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/pri.12773⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, online (july), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339362v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et spécificités de la recherche en santé animale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
+                <w:t xml:space="preserve">The Physical Relationship between Infectivity and Prion Protein Aggregates Is Strain-Dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tixador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jaumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (4), pp.e1000859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193783v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain transcriptional stability upon prion protein-encoding gene invalidation in zygotic or adult mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux et spécificités de la recherche en santé animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sead Chadi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frederique Bitton</w:t>
+                <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (4), pp.359-368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193445v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Physical Relationship between Infectivity and Prion Protein Aggregates Is Strain-Dependent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Chapuis</w:t>
+                <w:t xml:space="preserve">Transcriptomic Analysis Highlights Time-specific Embryonic Adaptation of Mice to the Lack of PrP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000859⟩</w:t>
+              <w:t xml:space="preserve">Prion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (3), Non spécifié. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/pri.12773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658744v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des prions et transmission interespèce</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The prion or the related Shadoo protein is required for early mouse embryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Cribiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 583 (19), pp.3296-3300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.09.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654136v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles formes de maladies à prions chez les ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Diversité des prions et transmission interespèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (302), pp.35-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02656542v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prion or the related Shadoo protein is required for early mouse embryogenesis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Nouvelles formes de maladies à prions chez les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.09.027⟩</w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (2), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2008.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193399v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion agent diversity and species barrier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Transmission of Atypical Bovine Prions to Mice Transgenic for Human Prion Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Le Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Casalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2008024⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (12), pp.1898-1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1412.080941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902946v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antihypertensive drug guanabenz is active in vivo against both yeast and mammalian prions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Prion agent diversity and species barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Laude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001981⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (4), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2008024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416056v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal down-regulation of transgene expression using the TRSID-silencer in mice: Application to Prnp</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Antihypertensive drug guanabenz is active in vivo against both yeast and mammalian prions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Tribouillard-Tanvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine K. Le Roux</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2008.05.014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (4), pp.e1981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667679v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prominent and persistent extraneural infection in human PrP transgenic mice infected with variant CJD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal down-regulation of transgene expression using the TRSID-silencer in mice: Application to Prnp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Gallozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Decaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Le Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lepourry</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001419⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 582 (15), pp.2219-2224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2008.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667029v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Folding Activity of Ribosomal RNA Is a Selective Target of Two Unrelated Antiprion Drugs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Prominent and persistent extraneural infection in human PrP transgenic mice infected with variant CJD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Le Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tixador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3 (5), pp.e2174. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002174⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 3 (1), pp.e1419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134950v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prnp knockdown in transgenic mice using RNA interference</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Morgenthaler</w:t>
+                <w:t xml:space="preserve">Protein Folding Activity of Ribosomal RNA Is a Selective Target of Two Unrelated Antiprion Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Tribouillard-Tanvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11248-008-9179-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (5), pp.e2174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02657440v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of Atypical Bovine Prions to Mice Transgenic for Human Prion Protein</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Prnp knockdown in transgenic mice using RNA interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Gallozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Le Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristina Casalone</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Morgenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid1412.080941⟩</w:t>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (5), pp.783-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11248-008-9179-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667014v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion strain- and species-dependent effects of antiprion molecules in primary neuronal cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 81 (24), pp.13794-13800 . </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.01502-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bovine prion acquires an epidemic bovine spongiform encephalopathy strain-like phenotype on interspecies transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Le Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Essalmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (26), pp.6965-6971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0693-07.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection by ME7 prion is not modified in transgenic mice expressing the yeast chaperone Hsp104 in neurons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Isolation from cattle of a prion strain distinct from that causing bovine spongiform encephalopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael G. Tovey</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bencsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Le Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Lan Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.05.066⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (10), pp.956-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.0020112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661707v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCRG1, a potential marker of autophagy in transmissible spongiform encephalopathies.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">Infection by ME7 prion is not modified in transgenic mice expressing the yeast chaperone Hsp104 in neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dandoy-Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bogdanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Griffond</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G. Tovey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 405 (3), pp.181-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.05.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482212v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCRG1, a Potential Marker of Autophagy in TSE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
+                <w:t xml:space="preserve">SCRG1, a potential marker of autophagy in transmissible spongiform encephalopathies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Haeberlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Griffond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 2 (1), pp.58-60. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 2 (1), pp.58-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653520v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using budding yeast to screen for anti-prion drugs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">SCRG1, a Potential Marker of Autophagy in TSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Haeberlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Griffond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/biot.200500001⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (1), pp.58-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/auto.2228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660470v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCRG1, a potential marker of autophagy in transmissible spongiform encephalopathies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Using budding yeast to screen for anti-prion drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Tribouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Griffond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (1), pp.58-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.200500001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093560v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation from cattle of a prion strain distinct from that causing bovine spongiform encephalopathy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">SCRG1, a potential marker of autophagy in transmissible spongiform encephalopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thanh Lan Lai</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Haeberlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Griffond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2:1, pp.58-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659740v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A newly identified type of scrapie agent can naturally infect sheep with resistant PrP genotypes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Scrg1 is induced in TSE and brain injuries, and associated with autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thanh Lan Lai</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Haeberlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Griffond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0502296102⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (1), pp.133-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04172.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681215v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scrg1 is induced in TSE and brain injuries, and associated with autophagy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A newly identified type of scrapie agent can naturally infect sheep with resistant PrP genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Le Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Griffond</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Lan Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04172.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (44), pp.16031-16036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0502296102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02676948v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BSE agent signatures in a goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 156 (16), pp.523-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/vr.156.16.523-b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PrPSc binding antibodies are potent inhibitors of prion replication in cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Mallinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 279 (38), pp.39671-39676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M402270200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682962v1</w:t>
-              </w:r>
-[...636 lines deleted...]
-                <w:t xml:space="preserve">hal-01173625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15978,345 +15978,345 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of prion spreading is governed by the interplay between the non-linearities of tissue response and replication kinetics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Davy Martin</w:t>
+                <w:t xml:space="preserve">Human PrP E219K as a new and promising substrate for RT-QuIC amplification of human prion strains: a first step towards strain discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marin-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sibille</w:t>
+                <w:t xml:space="preserve">F. Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248817v1</w:t>
+                <w:t xml:space="preserve">hal-05248753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human PrP E219K as a new and promising substrate for RT-QuIC amplification of human prion strains: a first step towards strain discrimination</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The dynamics of prion spreading is governed by the interplay between the non-linearities of tissue response and replication kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Fornara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Igel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marin-Moreno</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05248753v1</w:t>
+                <w:t xml:space="preserve">hal-05248817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenicity, strain properties and interspecies transmission capacity of pure recombinant prion protein assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16338,90 +16338,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The smallest infectious substructure encoding the prion strain structural determinant revealed by spontaneous dissociation of misfolded prion protein assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Sailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16456,103 +16456,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternary structural convergence and structural diversification of prion assemblies at the early replication stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Merzach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Knäpple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16606,120 +16606,120 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PMCA to identify scrapie resistant Icelandic sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ScLce meeting - information evening for farmers and local authorities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Breiðamýri, Iceland</w:t>
+              <w:t xml:space="preserve">ScLce meeting - Information evening for farmers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Þingborg, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502352v1</w:t>
+                <w:t xml:space="preserve">hal-04502441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PMCA to identify scrapie resistant Icelandic sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ScLce meeting - information evening for farmers and local authorities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Egilsstaðir, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16738,997 +16738,997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMCA-based identification of PRNP polymorphisms providing resistance to scrapie in Icelandic sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">PMCA to identify scrapie resistant Icelandic sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Icelandic sheep farmer conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Reyjavik, Iceland</w:t>
+              <w:t xml:space="preserve">ScLce meeting - information evening for farmers and local authorities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Breiðamýri, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502297v1</w:t>
+                <w:t xml:space="preserve">hal-04502352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’hétérogénéité structurale des prions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">PMCA-based identification of PRNP polymorphisms providing resistance to scrapie in Icelandic sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journée d’actualité sur les maladies à prions et autres protéinopathies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Icelandic sheep farmer conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Reyjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217152v1</w:t>
+                <w:t xml:space="preserve">hal-04502297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising structural heterogeneity of prions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l’hétérogénéité structurale des prions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e réunion plénière du GDR Médyna</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Médyna, Oct 2023, Kerjouanno, Morbihan, France</w:t>
+              <w:t xml:space="preserve">8ème Journée d’actualité sur les maladies à prions et autres protéinopathies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236129v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMCA to identify scrapie resistant Icelandic sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Screening prion protein polymophisms providing resistance against classical scrapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ScLce meeting - information event for farmers and local authorities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Svalbarð, Iceland</w:t>
+              <w:t xml:space="preserve">ScLce meeting - MAST representatives of Iceland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Kakalaskáli, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502318v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PMCA to identify scrapie resistant Icelandic sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ScLce meeting - Hvanneyri, agricultural University, information evening for farmers (live stream for whole Iceland)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Hvanneyri, Iceland</w:t>
+              <w:t xml:space="preserve">ScLce meeting - information event for farmers and local authorities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Svalbarð, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502393v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PMCA to identify scrapie resistant Icelandic sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ScLce meeting - information event for farmers and local authorities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Hvammstangi, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening prion protein polymophisms providing resistance against classical scrapie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">PMCA to identify scrapie resistant Icelandic sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ScLce meeting - MAST representatives of Iceland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Kakalaskáli, Iceland</w:t>
+              <w:t xml:space="preserve">ScLce meeting - Hvanneyri, agricultural University, information evening for farmers (live stream for whole Iceland)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Hvanneyri, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502483v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening prion protein polymophisms providing resistance against classical scrapie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Characterising structural heterogeneity of prions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ScLce meeting - regional farming association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Akureyri, Iceland</w:t>
+              <w:t xml:space="preserve">4e réunion plénière du GDR Médyna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Médyna, Oct 2023, Kerjouanno, Morbihan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502494v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening prion protein polymophisms providing resistance against classical scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ScLce meeting - Hólar, agricultural University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Hólar, Iceland</w:t>
+              <w:t xml:space="preserve">ScLce meeting - regional farming association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Akureyri, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502491v1</w:t>
+                <w:t xml:space="preserve">hal-04502494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening prion protein polymophisms providing resistance against classical scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ScLce meeting - Event with farmers, vets, regional authorities of Northern Iceland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Varmahlíð, Iceland</w:t>
+              <w:t xml:space="preserve">ScLce meeting - Hólar, agricultural University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Hólar, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502464v1</w:t>
+                <w:t xml:space="preserve">hal-04502491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMCA to identify scrapie resistant Icelandic sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Screening prion protein polymophisms providing resistance against classical scrapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ScLce meeting -Institute of Keldur: meeting with leading MAST representatives of Iceland and the national scrapie task force</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reykjavík, Iceland</w:t>
+              <w:t xml:space="preserve">ScLce meeting - Event with farmers, vets, regional authorities of Northern Iceland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Varmahlíð, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502458v1</w:t>
+                <w:t xml:space="preserve">hal-04502464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PMCA to identify scrapie resistant Icelandic sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ScLce meeting - Information evening for farmers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Þingborg, Iceland</w:t>
+              <w:t xml:space="preserve">ScLce meeting -Institute of Keldur: meeting with leading MAST representatives of Iceland and the national scrapie task force</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502441v1</w:t>
+                <w:t xml:space="preserve">hal-04502458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein misfolding cyclic amplification (PMCA): a cell-free assay for studying prions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Icelandic sheep farmer conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Reyjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17753,103 +17753,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion species barriers: studies with atypical scrapie and prions from pure synthetic origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Iberian Congress on Prions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Jaca, Spain</w:t>
@@ -17878,77 +17878,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion substrain specific tropism for the spleen: role of PrP expression levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18012,64 +18012,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion strain evolution and adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Santiago de Compostella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18094,103 +18094,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of prion replication and structural diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Merzach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Knäpple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Santiago de Compostela,, Spain</w:t>
@@ -18213,359 +18213,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and highly sensitive detection of variant Creutzfeldt - Jakob Disease prions binded on steel surfaces by PMCA: Application to Prion decontamination studies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Earliest detection of prion seeding activity in blood of human PRP transgenic mice infected with vCJD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jas-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bruyère-Ostells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Belondrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daisy Bougard</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Mayran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Edinburg, United Kingdom</w:t>
+              <w:t xml:space="preserve">, May 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196895v1</w:t>
+                <w:t xml:space="preserve">hal-02329460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest detection of prion seeding activity in blood of human PRP transgenic mice infected with vCJD</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Rapid and highly sensitive detection of variant Creutzfeldt - Jakob Disease prions binded on steel surfaces by PMCA: Application to Prion decontamination studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Belondrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charly Mayran</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">, May 2017, Edinburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329460v1</w:t>
+                <w:t xml:space="preserve">hal-02196895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection précoce des prions responsables du variant de la maladie de Creutzfeldt- Jakob dans le sang de souris humanisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jas-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bruyère-Ostells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Belondrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Mayran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée d’actualité sur Les maladies à prions et autres protéinopathies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
@@ -18588,368 +18588,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion diseases in animals and zoonotic potential</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Aguilar</w:t>
+                <w:t xml:space="preserve">Non-equivalent binding sites for Abeta1-40 on PrP determine the oligomerisation pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Grznarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Munoz Montesino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Nasica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRION 2016 Tokyo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Non equivalent binding sites for Abeta1-40 on PrP determine the oligomerisation pathway</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, PHILADELPHIA, United States. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741549v1</w:t>
+                <w:t xml:space="preserve">hal-02740033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equivalent binding sites for Abeta1-40 on PrP determine the oligomerisation pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Derreumaux</w:t>
+                <w:t xml:space="preserve">Prion diseases in animals and zoonotic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Mariá Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non equivalent binding sites for Abeta1-40 on PrP determine the oligomerisation pathway</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRION 2016 Tokyo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Center Hospital. JPN., May 2016, Tokyo, Japan. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19336896.2016.1163048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740033v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PrP glycosylation-independent amplification of prions using highly efficient cell-based protein misfolded cyclic amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mekrouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., 2016, Philadelphia, United States. pp.1</w:t>
@@ -18972,775 +18972,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cellular prion protein controls Notch signalling and neuroectodermal stem cell architecture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Passet</w:t>
+                <w:t xml:space="preserve">Highly infectious prions generated by a single round of microplate-based protein misfolding cyclic amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Prion Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Trieste, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/pri.29368⟩</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/pri.29370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194067v1</w:t>
+                <w:t xml:space="preserve">hal-02739413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deletion of the C-terminal part of helix alpha 2 does not prevent the prion conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Munoz Montesino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danica Ciric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Prion Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Trieste, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/pri.29369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scrapie prions: an etiologic agent of sCJD in human?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie L. Benestad</w:t>
+                <w:t xml:space="preserve">The cellular prion protein controls Notch signalling and neuroectodermal stem cell architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martin-Lanneree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hernandez-Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Halliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Z. Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Prion Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Trieste, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/pri.29367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/pri.29368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741564v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A newly developed assay for the presymptomatic detection of prions in blood</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scrapie prions: an etiologic agent of sCJD in human?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Mariá Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie L. Benestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Prion Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Trieste, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/pri.29371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/pri.29367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739266v1</w:t>
+                <w:t xml:space="preserve">hal-02741564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly infectious prions generated by a single round of microplate-based protein misfolding cyclic amplification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A newly developed assay for the presymptomatic detection of prions in blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Belondrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Segarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joliette Coste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Prion Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Trieste, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/pri.29370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/pri.29371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739413v1</w:t>
+                <w:t xml:space="preserve">hal-02739266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical detection of variant CJD and BSE prions in blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Comoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRION 2013: Conquering Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Banff, Alberta, Canada</w:t>
@@ -19763,553 +19763,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrP and Shadoo are required for trophoblastic development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prion diversity and evolution-What animal strain typing tells us</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Prion Congress Prion 2012</w:t>
+              <w:t xml:space="preserve">Conference Prion 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189784v1</w:t>
+                <w:t xml:space="preserve">hal-02747505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion 'most infectious' particles-When size matters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Reine</w:t>
+                <w:t xml:space="preserve">Optimization, evaluation and validation of a protein misfolding cyclic amplification (PMCA) based confirmatory screening assay to detect prions in human blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Quadrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Segarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Prion Congress Prion 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">32. International Congress of the International Society of Blood Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747443v1</w:t>
+                <w:t xml:space="preserve">hal-02747728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion diversity and evolution-What animal strain typing tells us</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PrP and Shadoo are required for trophoblastic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Makhzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Prion 2012</w:t>
+              <w:t xml:space="preserve">International Prion Congress Prion 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747505v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization, evaluation and validation of a protein misfolding cyclic amplification (PMCA) based confirmatory screening assay to detect prions in human blood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Segarra</w:t>
+                <w:t xml:space="preserve">Prion 'most infectious' particles-When size matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tixador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. International Congress of the International Society of Blood Transfusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">International Prion Congress Prion 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747728v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A confirmatory assay for the presence of PrPtse protein in human plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Segarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Chalkidiki, Greece</w:t>
@@ -20332,721 +20332,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladies à prions, menaces récurrentes et émergence de nouveaux risques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Assessment of prion infectivity distribution in primate blood among cell fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jas-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Comoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres INRA-CIRAD, Salon International de l'Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">Prion 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Chalkidiki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814473v1</w:t>
+                <w:t xml:space="preserve">hal-02754463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of uncommon forms of bovine prions to transgenic mice expressing human PrP: questions and progress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Maladies à prions, menaces récurrentes et émergence de nouveaux risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert H. Laude</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Chalkidiki, Greece</w:t>
+              <w:t xml:space="preserve">Rencontres INRA-CIRAD, Salon International de l'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751446v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of prion infectivity distribution in primate blood among cell fractions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Transmission of uncommon forms of bovine prions to transgenic mice expressing human PrP: questions and progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Chalkidiki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754463v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different strains have different « most infectious » particles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annick Le Dur</w:t>
+                <w:t xml:space="preserve">Transmission and characterisation of atypical scrapie cases from Great Britain in transgenic and wild-type mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pc Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Spiropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ac Tout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Jayasena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">UK Funders’ TSE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Warwick, United Kingdom. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753001v1</w:t>
+                <w:t xml:space="preserve">hal-02814957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtention et utilisation d'un panel de souris transgéniques dédié à l'analyse des souches de prions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Soulier</w:t>
+                <w:t xml:space="preserve">Different strains have different « most infectious » particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tixador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Le Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">Prion 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755934v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission and characterisation of atypical scrapie cases from Great Britain in transgenic and wild-type mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ac Tout</w:t>
+                <w:t xml:space="preserve">Obtention et utilisation d'un panel de souris transgéniques dédié à l'analyse des souches de prions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Jayasena</w:t>
+                <w:t xml:space="preserve">S. Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK Funders’ TSE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Warwick, United Kingdom. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814957v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different strains have different « most infectious » particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroPrion 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Madrid, Spain. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21071,103 +21071,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variant CJD can Lead to Silent Extraneural Infection and to Propagation of Distinct Prions in the Brain of Human PrP Transgenic Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Le Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Edinburgh, United Kingdom</w:t>
@@ -21321,51 +21321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension des mécanismes qui sous-tendent l'évolution phénotypique des souches naturelles de prions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Bilan GIS Infections à Prions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21390,90 +21390,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraneural replication of ruminant and human prions in transgenic mouse models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Le Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21528,90 +21528,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scrapie prion strains have distinct conformational stability and sedimentation properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Le Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21630,1010 +21630,1010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of anti-prion drug potency in primary nerve cell cultures infected by prions from various species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Evaluation of anti-prion drug potency in primary nerve cell cultures infected by prions from various species Prions 2006: Strategies, advances and trends towards protection of society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bellon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Inconnu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Turin, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755671v1</w:t>
+                <w:t xml:space="preserve">hal-02814568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrPSc accumulation and stability in ovine PrP transgenic mice infected with biologically distinct scrapie strains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Reine</w:t>
+                <w:t xml:space="preserve">Evaluation of anti-prion drug potency in primary nerve cell cultures infected by prions from various species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751017v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of anti-prion drug potency in primary nerve cell cultures infected by prions from various species Prions 2006: Strategies, advances and trends towards protection of society</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Bellon</w:t>
+                <w:t xml:space="preserve">PrPSc accumulation and stability in ovine PrP transgenic mice infected with biologically distinct scrapie strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tixador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Le Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Lan Lai-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Fontes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+                <w:t xml:space="preserve">Matthieu Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inconnu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Turin, Italy. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Prion 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814568v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Scrapie and BSE in genetically resistant sheep</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Une souche de tremblante sporadique nouvellement identifiée est capable d'infecter des moutons de génotype résistant à la maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Dusseldorf, Germany</w:t>
+              <w:t xml:space="preserve">7. Journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762895v1</w:t>
+                <w:t xml:space="preserve">hal-02830606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion in muscle from Scrapie and BSE contaminated small ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Natural Scrapie and BSE in genetically resistant sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andréoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacinthe Mathey</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue infectivity in TSE, World Health Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Geneva, Switzerland. n.p</w:t>
+              <w:t xml:space="preserve">Prion 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832243v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the route of infection on prion strain phenotype in ovine transgenic mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">A newly identified type of scrapie agent can naturally infect sheep with resistant Prp genotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Le Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hubert H. Laude</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andreoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lan Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inconnu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Inconnu, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0502296102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760314v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A newly identified type of scrapie agent can naturally infect sheep with resistant Prp genotypes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Influence of the route of infection on prion strain phenotype in ovine transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Le Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Lan Lai</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labetoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inconnu</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Prion 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Dusseldorf, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764399v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une souche de tremblante sporadique nouvellement identifiée est capable d'infecter des moutons de génotype résistant à la maladie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Prion in muscle from Scrapie and BSE contaminated small ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées francophones de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">Tissue infectivity in TSE, World Health Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Geneva, Switzerland. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830606v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles rongeurs, outils indispensables au diagnostic et à la recherche sur les maladies à prions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Santé animale à l'INRA Centre de Recherche de Jouy-en-Josas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Jouy-en-Josas, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22658,103 +22658,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating natural scrapie strain diversity in ovine PrP transgenic mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Le Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Lan Lai-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Paris, France</w:t>
@@ -22841,77 +22841,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Chyba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Kotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Eblen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jakob Kotas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Nonlinear Biological Systems: Modeling and Optimal Control</w:t>
@@ -22985,103 +22985,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process of structural diversification and synergy between prion subassemblies during host adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Egalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -23153,90 +23153,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion strain-dependent tropism is maintained between spleen and granuloma and relies on lymphofollicular structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Al-Dybiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23304,77 +23304,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafferiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRION 2013: Conquering Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Banff, Alberta, Canada. Landes Bioscience, Prion, 7 (Suppl.), 2013</w:t>
@@ -23403,77 +23403,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An amplification assay for the presymptomatic detection of prion in blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Segarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23524,90 +23524,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach for the evaluation of prion decontamination procedures: in vitro amplification of prion on steel wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belondrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23662,90 +23662,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un rôle des cellules neurogliales dans la propagation périphérique des prions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Le Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23819,51 +23819,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pharmacologique et moléculaire de la physiopathologie des phases précoces de la tremblante expérimentale de la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1998. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -24059,51 +24059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Allende" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Alvarez-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bortolaia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bover-Cid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra de Cesare" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9435" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mar&#237;n-Moreno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herzog" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rezaei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00292-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029118v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dinant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jimmun/vkaf031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Igel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Destrez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clayette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2024.07.020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n Moreno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17291" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Fornara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111381" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n-Moreno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Aron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae093" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Simoneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Ciric" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Tcherniuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.17860" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-022-03700-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bohl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Herzog" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Sailer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168280" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hannaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Zemlyankina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Chun Chang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Immaculata Arifin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-022-02482-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00993-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bamia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sinane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhiab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzor&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-020-00992-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Douet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina Huor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lugan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Aron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01247-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475406v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab092" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03881899v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2021.03.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556266v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63805-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109176v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.591024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00878-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Barrio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Filali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Otero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sheleby-El&#237;as" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Mar&#237;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61977-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laferri&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixador" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-020-01897-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984242v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Munoz-Montesino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabir Larkem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbereau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014738" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#233;vy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Er Huang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.101034" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cronier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2020.108517" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Espinosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lugan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00393-20" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03116427v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;londrade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jas-Duval" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nicot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bruy&#232;re-Ostells" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Mayran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00649-19" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927405v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008283" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317910v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mezache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0608-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627362v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Al-Dybiat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51084-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357962v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coulamy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0711-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622931v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Z. Hirsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martin-Lanner&#233;e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hernandez-Rapp" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1193-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621433v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11050429" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02335380v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11030202" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398544v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Banna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Ba&#239;lle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Heneman-Masurel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20163896" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marin-Moreno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aguilar-Calvo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Espinosa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47781-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02057700v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Noinville" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39261-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626379v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Egalon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7010005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363123v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ragagnin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ezpeleta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillemain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudet-Devaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.12503" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603861v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2016.1274851" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619876v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Busley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kn&#228;pple" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006557" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517996v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voisset" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary W. Jones" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Friocourt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stahl" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2017.1303587" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628421v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Privat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Levavasseur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serfildan Yildirim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brandel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.793646" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605904v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lan Lai-Thi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Stinnakre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14170" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591735v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacroux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Head" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2306.161734" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belondrade" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joliette Coste" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146833" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602235v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01383-16" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635857v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-016-0284-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532513v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02805-15" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638780v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Munoz Montesino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00555-16" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629949v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mekrouti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29116" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308499v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent I Mas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Lange" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2015.1122161" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497985v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Grznarova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nasica" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derreumaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2016.1162644" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607596v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bougard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Segarra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aag1257" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194160v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Viglietta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Limouzin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005077" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636090v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03429-14" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inserm-02335432v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba del Valle Vilchez Acosta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mu&#241;oz-Torrero" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trovaslet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nachon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-015-0188-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632119v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17146" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636078v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fichet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00829-13" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193939v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makzhami" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00035" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193977v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00058" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635473v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phu Hai Nguyen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Pang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Evrard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5001588" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631986v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Lugan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104287" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631312v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cassard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Maria Torres" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lacroux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Benestad" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6821" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639068v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Comoy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004202" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402322v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194046v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Haik" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01118-14" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650542v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003702" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122382v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Hai Nguyen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Soubigou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072112" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646856v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Laude" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069632" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402326v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646091v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khalid Salamat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.23110" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019891v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mallucci" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.049619-0" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019855v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.22851" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645470v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012286002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651239v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.341677" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724521v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit-Paitel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;nard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guyon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nahon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034691" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542871v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carimalo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-201772" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016573v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644360v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy E. Beck" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary E. Sallis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lockey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Vickery" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3639.2011.00526.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019814v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1215659" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001260v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999993v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young Young" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041959" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000156v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.049" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8FRXJZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999892v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal M. Khalife" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Halliez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023253" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000213v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Polyte Polyte" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.11.021" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HLS4VBN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650188v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Orge" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Litaise" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001285" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191150v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-96" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651469v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Langevin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2010.09.010" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR95DXMG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646355v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Padilla" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001319" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339362v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.12773" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193783v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193445v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-448" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658744v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000859" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654136v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656542v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2008.07.023" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X3Q1JGJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193399v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.09.027" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902946v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008024" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416056v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Tribouillard-Tanvier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gug" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001981" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667679v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Gallozzi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decaunes" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.05.014" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LNPL7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667029v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001419" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134950v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana dos Reis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002174" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657440v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-008-9179-2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08BBF2C587B75C38A7BB368648A4865E7ABC6FA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667014v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Casalone" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1412.080941" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666304v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Peyrin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01502-07" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669027v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreoletti" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Essalmani" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0693-07.2007" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661707v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dandoy-Dron" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bogdanova" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bailly" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Tovey" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.05.066" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FSW07DH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482212v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dron" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Griffond" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653520v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.2228" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660470v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Tribouillard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200500001" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D2640M4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093560v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659740v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lan Lai" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020112" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681215v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0502296102" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676948v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04172.x" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A93E5E303DCE67C0A3BB4BDE2276C6D9CA328EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683354v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hamel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.156.16.523-b" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682962v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mallinson" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kaisar" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M402270200" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175557v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502573v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fast" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hauksd&#243;ttir" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ey&#254;&#243;r Einarsson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine L&#252;hken" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04080095v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03794811v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173625v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Benard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Melki" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique L'Hotellier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248817v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248753v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin-Moreno" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524643v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524637v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Sailler" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264878v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzach" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502352v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502305v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502297v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217152v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Saux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236129v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Saux" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502318v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502393v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502385v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502483v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502494v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502491v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502464v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502458v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502441v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502289v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502258v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502205v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;lan Lai" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2019.1615197" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236401v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502148v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196895v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329460v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329490v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741549v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mari&#225; Torres" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aguilar" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2016.1163048" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740033v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738985v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194067v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martin-Lanneree" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Z. Hirsch" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29368" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738722v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29369" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741564v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29367" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739266v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29371" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739413v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29370" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748983v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Simmons" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189784v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747443v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747505v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747728v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jones" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quadrio" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Segarra" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757107v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814473v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751446v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754463v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durand" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753001v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755934v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814957v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Griffiths" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Spiropoulos" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lockey" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Tout" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jayasena" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816814v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756672v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752868v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Griffiths" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Spiropoulos" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lockey" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Tout" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jayasena" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812670v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751741v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontes" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752459v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755671v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellon" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751017v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pillot" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814568v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bellon" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fontes" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762895v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morel" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rouillon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832243v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Mathey" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760314v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labetoulle" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764399v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lan Lai" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830606v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826198v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760243v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisn&#233;" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500316v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chyba" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Kotas" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Eblen" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.04.24.058917" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617741v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737597v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748301v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafferiere" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747489v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coste" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215726.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747753v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belondrade" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prieto" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/221560.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830013v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Perrot" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Vilette" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834590v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502573v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fast" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hauksd&#243;ttir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ey&#254;&#243;r Einarsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine L&#252;hken" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04080095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03794811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173625v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Benard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Melki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique L'Hotellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dinant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jimmun/vkaf031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Allende" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Alvarez-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bortolaia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bover-Cid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra de Cesare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9435" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248746v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mar&#237;n-Moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herzog" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rezaei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00292-25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Igel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Destrez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clayette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2024.07.020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n Moreno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17291" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Fornara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111381" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n-Moreno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Aron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae093" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Simoneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Ciric" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Tcherniuk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.17860" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-022-03700-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bohl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Herzog" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Sailer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168280" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hannaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Zemlyankina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Chun Chang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Immaculata Arifin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-022-02482-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406211v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00993-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bamia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sinane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhiab" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzor&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-020-00992-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375109v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Douet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina Huor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lugan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Aron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01247-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab092" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03881899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2021.03.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laferri&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixador" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-020-01897-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036408v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#233;vy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Er Huang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.101034" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064985v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cronier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2020.108517" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984242v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Munoz-Montesino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabir Larkem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbereau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014738" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63805-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206992v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Barrio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Filali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Otero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sheleby-El&#237;as" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Mar&#237;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61977-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109176v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.591024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093574v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00878-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927405v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008283" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287036v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Espinosa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lugan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00393-20" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03116427v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;londrade" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jas-Duval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nicot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bruy&#232;re-Ostells" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Mayran" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00649-19" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marin-Moreno" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aguilar-Calvo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Espinosa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47781-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02057700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Noinville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39261-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coulamy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0711-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Z. Hirsch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martin-Lanner&#233;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hernandez-Rapp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1193-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02335380v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11030202" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mezache" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0608-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627362v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Al-Dybiat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51084-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621433v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11050429" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398544v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Banna" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Ba&#239;lle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Heneman-Masurel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20163896" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626379v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Egalon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7010005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363123v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ragagnin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ezpeleta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillemain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudet-Devaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.12503" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603861v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2016.1274851" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619876v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Busley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kn&#228;pple" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006557" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517996v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voisset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary W. Jones" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Friocourt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stahl" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2017.1303587" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591735v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Head" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2306.161734" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Privat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Levavasseur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serfildan Yildirim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brandel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.793646" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605904v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lan Lai-Thi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Stinnakre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14170" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308499v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent I Mas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Lange" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2015.1122161" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497985v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Grznarova" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nasica" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derreumaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2016.1162644" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607596v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bougard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belondrade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Segarra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aag1257" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602235v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01383-16" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635857v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-016-0284-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638780v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Munoz Montesino" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00555-16" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842418v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joliette Coste" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146833" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532513v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paquet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02805-15" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629949v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mekrouti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29116" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636090v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03429-14" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inserm-02335432v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba del Valle Vilchez Acosta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mu&#241;oz-Torrero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trovaslet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nachon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-015-0188-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194160v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Viglietta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Limouzin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005077" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632119v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17146" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194046v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Haik" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01118-14" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636078v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fichet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00829-13" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193939v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makzhami" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00035" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631312v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cassard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Maria Torres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lacroux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Benestad" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6821" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631986v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Lugan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104287" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phu Hai Nguyen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Pang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Evrard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5001588" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193977v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00058" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639068v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Comoy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004202" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402322v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019855v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.22851" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019891v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mallucci" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.049619-0" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122382v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Hai Nguyen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Soubigou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072112" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650542v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003702" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402326v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646856v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Laude" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069632" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646091v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khalid Salamat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.23110" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724521v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit-Paitel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;nard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guyon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nahon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034691" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542871v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carimalo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-201772" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016573v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645470v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012286002" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651239v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.341677" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644360v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy E. Beck" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary E. Sallis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lockey" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Vickery" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3639.2011.00526.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019814v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1215659" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001260v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999993v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young Young" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041959" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000213v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Polyte Polyte" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.11.021" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HLS4VBN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650188v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Orge" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Litaise" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001285" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191150v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-96" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000156v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.049" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8FRXJZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999892v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal M. Khalife" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Halliez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023253" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651469v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Langevin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2010.09.010" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR95DXMG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646355v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Padilla" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001319" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193445v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-448" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658744v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000859" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193783v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339362v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.12773" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193399v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.09.027" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654136v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656542v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2008.07.023" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X3Q1JGJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667014v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Casalone" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1412.080941" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902946v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008024" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416056v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Tribouillard-Tanvier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gug" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001981" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667679v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Gallozzi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decaunes" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.05.014" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LNPL7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667029v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001419" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134950v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana dos Reis" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002174" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657440v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-008-9179-2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08BBF2C587B75C38A7BB368648A4865E7ABC6FA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666304v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Peyrin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01502-07" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669027v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreoletti" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Essalmani" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0693-07.2007" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659740v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lan Lai" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020112" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661707v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dandoy-Dron" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bogdanova" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bailly" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Tovey" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.05.066" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FSW07DH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482212v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dron" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Griffond" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653520v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.2228" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660470v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Tribouillard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200500001" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D2640M4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093560v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676948v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04172.x" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A93E5E303DCE67C0A3BB4BDE2276C6D9CA328EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681215v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0502296102" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683354v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hamel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.156.16.523-b" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682962v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mallinson" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kaisar" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M402270200" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248753v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin-Moreno" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248817v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524643v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524637v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Sailler" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264878v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzach" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502441v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502305v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502352v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502297v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217152v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Saux" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502483v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502318v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502385v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502393v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236129v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Saux" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502494v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502491v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502464v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502458v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502289v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502258v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502205v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;lan Lai" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2019.1615197" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236401v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502148v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329460v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196895v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329490v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740033v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741549v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mari&#225; Torres" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aguilar" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2016.1163048" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738985v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739413v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29370" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738722v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29369" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194067v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martin-Lanneree" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Z. Hirsch" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29368" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741564v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29367" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739266v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29371" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748983v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Simmons" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747505v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747728v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jones" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quadrio" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Segarra" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189784v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747443v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757107v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754463v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durand" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814473v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751446v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814957v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Griffiths" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Spiropoulos" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lockey" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Tout" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jayasena" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753001v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755934v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816814v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756672v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752868v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Griffiths" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Spiropoulos" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lockey" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Tout" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jayasena" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812670v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751741v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontes" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752459v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814568v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bellon" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fontes" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755671v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751017v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pillot" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830606v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762895v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rouillon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764399v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lan Lai" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760314v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labetoulle" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832243v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Mathey" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826198v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760243v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisn&#233;" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500316v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chyba" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Kotas" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Eblen" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.04.24.058917" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617741v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737597v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748301v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafferiere" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747489v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coste" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215726.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747753v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belondrade" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prieto" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/221560.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830013v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Perrot" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Vilette" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834590v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>