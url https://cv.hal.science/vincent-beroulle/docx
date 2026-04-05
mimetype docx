--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Beroulle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vincent BEROULLE - Professeur - Univ. Grenoble Alpes, Grenoble INP - LCIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Beroulle received an Engineer Degree from the National Polytechnical Institute of Grenoble (INPG) in 1996, and a Master's Degree and a Ph.D. in Microelectronics from the University of Montpellier II, respectively in 1999 and 2002. He is currently a Professor at the Grenoble Institute of Technology. He is head of the LCIS laboratory. His main interest concerns the security and safety of complex integrated circuits and systems. In particular, his work deals with fault modeling and fault injection with emulation platforms with a specific focus on IoT and RFID technologies.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Develop ECC-Based Low Cost RFID Tags Robust Against Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Hiep Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 379, Springer International Publishing, pp.433-447, 2021, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77424-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Elliptic Curve Scalar Multiplication Secure Against Side Channel Attacks and Safe Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop, COSADE 2017, Paris, France, April 13-14, 2017, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-82, 2017, 978-3-319-64646-6. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64647-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Technology Spreading on MEMS Design Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coumar Oudéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.241-251, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise optimisation of a piezoresistive CMOS MEMS for magnetic field sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Optimisatioin of a Piezoresistive CMOS MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS monolithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès science publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), 2000, Nano et Micro Technologies, micro-capteurs et microsystèmes intégrés, 9-782746-202422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Attack on RO-PUFs: The Cases of Bulk 65 nm and FDSOI 28 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3793848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer analysis of clock glitch fault injection while fetching variable-length instructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gijs Burghoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), pp.325-342. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-024-00352-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a lightweight differential power analysis countermeasure method on elliptic curves for low-cost devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (30), pp.74657-74683. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-024-18368-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong PUF Enrollment with Machine Learning: A Methodical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.653. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11040653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Survey of Attacks without Physical Access Targeting Hardware Vulnerabilities in IoT/IIoT Devices, and Their Detection Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos-Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3471936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Inference Methodology for Microarchitecture-aware Fault Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helper Data Masking for Physically Unclonable Function-based Key Generation Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Afghah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.40150 - 40164. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3165284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey: Vulnerability Analysis of Low-Cost ECC-Based RFID Protocols against Wireless and Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiep Manh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (17), pp.5824. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21175824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level fault injection to assess FMEA on critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Morin-Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.114135. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Evaluation and Configuration of Fault Injection Attack Instruments to Design Attack Resistant MCU-Based IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.1153. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics9071153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer analysis of software fault models and countermeasures against hardware fault attacks in a RISC-V processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pebay-Peyroula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.102862. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2019.102862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized NS2 Module for UHF Passive RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Benfraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-018-5769-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to Laser Fault Injection: CMOS FD-SOI vs. CMOS bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.6-15. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2018.2886463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCALATION: Leveraging Logic Masking to Facilitate Path-Delay-Based Hardware Trojan Detection Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Hardware and Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.83-96. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41635-018-0033-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Enhancements of a Mutual Authentication Protocol Used in a HF Full-Fledged RFID Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Machhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (3), pp.291 - 304. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-018-5725-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Countermeasure at Authentication Protocol Level against Electromagnetic Side Channel Attacks on RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Machhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (11), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2017.081109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeRFID Project: A complete Framework for the Improvement of UHF RFID System Dependability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1&amp;2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECDSA Passive Attacks, Leakage Sources, and Common Design Mistakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubeuf Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of laser-induced errors: RTL fault models versus layout locality characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock generator behavioral modeling for supply voltage glitch attack effects analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béringuier-Boher Noemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Damiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID System On-line Testing Based on the Evaluation of the Tags Read-Error-Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-010-5191-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-Test Approach of an Asynchronous Network-on-Chip Architecture and its Associated Test Pattern Generation and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computers &amp; Digital Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (5), pp.487-500. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cdt.2008.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Design-for-Test Architecture for Asynchronous NoC-based Systems-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing Test Qualification Time of AMS&RF Systems by using Normal Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of a high level fault model for the Optimization of Validation Test Set reused for Manufacturing Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 2008 (Article ID 596146), pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID tag-antenna matching optimization using VHDL-AMS behavioral modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Phu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (2), pp. 81-162, ISSN : 0925-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS MEMS Based on Mechanical Resonators Using a RF Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (6), pp.962-967. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2004.828113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotithic Piezoresistive CMOS Magnetic Field Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, A: Physical, Vol. 103 (1-2), pp. 23-32. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-4247(02)00317-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of CMOS MEMS structures obtained by Front Side Bulk Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (9-11), pp.1777-1782. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2714(02)00230-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Testability of a Monolithic MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (5), pp.439-450. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1012759320563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Safety and Security-Protected AES Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Egloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 28th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS63720.2025.11006768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Under Stress: The Impact of Localized Aging on RO-PUF Architectures in FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE European Test Symposium (ETS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Fault Injection on RO-based PUFs Implemented on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Thermal Effects For Biasing PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE European Test Symposium (ETS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Elapsed Time Techniques in Trusted Execution Environment for Lightweight Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Blockchain (Blockchain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.81-88, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Blockchain62396.2024.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Elapsed Time for Blockchain: Proof of Hardware Time and Some of its Physical Threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 27th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France. pp.137-144, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD64264.2024.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Invasive Attack on Ring Oscillator-based PUFs through Localized X-Ray Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasr-Eddine Ouldei Tebina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Eddine Zergainoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Hardware Oriented Security and Trust (HOST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Tysons Corner, United States. pp.01-11, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOST55342.2024.10545397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid solution for constrained devices to detect microarchitectural attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos-Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE European Symposium on Security and Privacy Workshops (EuroS&amp;PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.259-269, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW59978.2023.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of High Temperature Effects on Ring Oscillator based Physical Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Symposium on On-Line Testing and Robust System Design (IOLTS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure-by-Design Methodology using Meet-in-the-Middle Design Flow for Hardware Implementations of ECC-based Passive RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Hiep Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: International Conference on Wireless and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost Low-Power Implementation of Binary Edwards Curve for Secure Passive RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Hiep Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Hieu Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 16th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.494-500, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSoC60832.2023.00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Delayed-Based Detectors Against Power-off Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Esmaeilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirbaha Amir-Pasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 29th International Symposium on On-Line Testing and Robust System Design (IOLTS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Crete, Greece. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS59296.2023.10224876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarchitectural Insights into Unexplained Behaviors under Clock Glitch Fault Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Smart Card Research and Advanced Application Conference (CARDIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research for a new solution for the detection of malwares in IoT/IIoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Code et Cryptographie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04072867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Approach to Model Strong PUF with Multi-Layer Perceptron using Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Quality Electronic Design (ISQED 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED54688.2022.9806257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure PUF-based Authentication and Key Exchange Protocol using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Afghah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Space Modeling: An Enrollment Solution for XOR Arbiter PUF using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Quality Electronic Design (ISQED 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED54688.2022.9806267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer Approach to Assess FMEA on Critical Systems and Evaluate High-Level Model Realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Morin-Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Genévrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IFIP/IEEE International Conference on very Large Scale Integration, VLSI-SoC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC53125.2021.9607001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarchitecture-aware Fault Models: Experimental Evidence and Cross-Layer Inference Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Design &amp; Technology of Integrated System in Nanoscale Era (DTIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Apulia (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaDMAN: Detection of Software Attacks Targeting Hardware Vulnerabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 24th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Palermo, France. pp.355-362, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD53832.2021.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing IoT/IIoT from Software Attacks Targeting Hardware Vulnerabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference (NEWCAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An In-Depth Vulnerability Analysis of RISC-V Micro-Architecture Against Fault Injection Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Norollah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Athens, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT52944.2021.9568318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Layer Fault Simulations for Analyzing the Robustness of RTL Designs in Airborne Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Morin-Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Novi Sad, Serbia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS50862.2020.9095559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Non-Profiled Differential Deep Learning Attacks against an AES Encryption Algorithm Protected using a Correlated Noise Generation based Hiding Countermeasure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Alipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Aerabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.614-617, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Security Vulnerability Assessment to Identify the Potential Risks in A Critical Embedded Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 26th International Symposium on On-Line Testing and Robust System Design (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF Enrollment and Life Cycle Management: Solutions and Perspectives for the Test Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and Hardware security: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Regazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer-Aided Design (ICCAD 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock skew-based physical authentication protocol for 802.15.4 IR-UWB indoor positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pestourie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 10th International Conference on the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power of Prediction: Advantages of Deep Learning Modeling as Replacement for Traditional PUF CRP Enrollment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrueDevice2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Fault Injection Method for Evaluating Critical System Parameter Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Morin-Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Software Security Against Complex Fault Models with Frama-C Value Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pebay-Peyroula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Workshop on Fault Diagnosis and Tolerance in Cryptography (FDTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States. pp.33-40, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2019.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Choices for Implementing a Secure ECC-based Lightweight RFID Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Bilgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Machhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Design &amp; Test of Integrated Micro &amp; Nano-Systems (DTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Gammarth-Tunis, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTSS.2019.8914902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Low Cost Fault Injection Framework for Security Assessment of Cyber-Physical Systems: Clock Glitch Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Souvatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Aerabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 4th International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rhodes Island, Greece. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2019.8854391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open 802.15.4 IR-UWB Modular Platform For Localization Protocols Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pestourie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Reunion, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/RADIO46463.2019.8968940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricting Switching Activity Using Logic Locking to Improve Power Analysis-Based Trojan Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 4th International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rhodes Island, Greece. pp.49-54, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2019.8854402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection on Hidden Registers in a RISC-V Rocket Processor and Software Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pebay-Peyroula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy. pp.252-255, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2019.8715158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Evaluation with an Indoor UWB Localization Open Platform: Acknowledgment Attack Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pestourie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 30th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2019.8904224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser fault injection at the CMOS 28 nm technology node: an analysis of the fault model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC: Fault Diagnosis and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2018.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01856008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of using CMOS FD-SOI rather than CMOS bulk to harden ICs against laser attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.214-219, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01856000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of UHF RFID Anti-Collision Protocols with NS2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ben Fraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 9th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2018.8328679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Security Evaluation Platform for MCU-Based Connected Devices: Application to Healthcare IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 3rd International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Costa Brava, France. pp.87-92, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to enhance the safety and security of EPC Class-1 generation-2 UHF RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ben Fraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 2nd International Conference on Inventive Systems and Control (ICISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Coimbatore, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICISC.2018.8398977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Modeling with NS2 in UHF RFID Anti-Collision Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ben Fraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 32nd International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Krakow, France. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2018.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Analysing Microarchitecture for Accurate Software Fault Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pebay-Peyroula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 21st Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Prague, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2018.00097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for the Choice of a Wireless Secure Positioning and Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pestourie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Secure Internet of Things (SIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIoT.2018.00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectroMagnetic Attack Test Platform for Validating RFID Tag Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Machhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 6th International EURASIP Workshop on RFID Technology (EURFID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brno, Czech Republic. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EURFID.2018.8611655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global approach for the improvement of UHF RFID safety and security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ben Fraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Technology of Integrated Systems In Nanoscale Era (DTIS), 2017 12th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High output hamming-distance achievement by a greedy logic masking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Mohammad Saleh Samimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Aerabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE East-West Design &amp; Test Symposium (EWDTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Yerevan, France. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EWDTS.2016.7807657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How logic masking can improve path delay analysis for Hardware Trojan detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 34th International Conference on Computer Design (ICCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Phenix, United States. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD.2016.7753319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of a Secured Digital Ultralight 14443-Type A RFID tag with a FPGA Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Machhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-Level Simulation for the Dependability Improvement of UHF RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWMC 2016 : The Twelfth International Conference on Wireless and Mobile Communications (includes QoSE WMC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Nov 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the development of a new countermeasure on a laser attack RTL fault model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ananiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference (DATE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing logic masking to facilitate path-delay-based hardware Trojan detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 22nd International Symposium on On-Line Testing and Robust System Design (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sant Felliu, Spain. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2016.7604696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of RTL Fault Models for the Robustness Evaluation of Aerospace FPGA devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Champon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grenevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IEEE international Symposium on On-Line Testing and Robust System Design (IOLTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, San Feliu de Guiwols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Fault Injections for Early Security Evaluation vs. Laser-based Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, St Feliu de Guixols, Spain. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of RTL laser fault injection model with respect to layout information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Tampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hardware Oriented Security and Trust (HOST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Washington,, United States. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2015.7140241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Fault Effects in Security-Dedicated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Playa del Carmen, Mexico. pp.220-240, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25279-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of laser-induced errors: RTL fault model versus layout locality characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating side channel analysis by obfuscation for Hardware Trojan detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test Symposium (IDT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dead sea, Jordan. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2015.7396749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of RTL laser fault injection model with respect to layout information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Hardware Oriented Security and Trust (HOST'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, McLean, VA, United States. pp.78-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation Based Fault Injection on UHF RFID Transponder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Varsaw, Poland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA emulation of laser attacks against secure deep submicron integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Papavramidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance Evaluation of RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Latin America Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Fortaleza, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Glitch Attacks on Mixed Signal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Euromicro Conference on Digital Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verone, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On error models for RTL security evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vanhauwaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santorini, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple fault injection methodology based on cone partitioning towards RTL modeling of laser attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference and Exhibition (DATE), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE2014.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An UHF RFID Emulation Platform with Fault Injection and real time Monitoring capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Design &amp; Test Symposium 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the security level of analog IPs by using a dedicated vulnerability analysis methodology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Damiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Electronic Design (ISQED), 2013 14th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, United States. pp.531-537, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED.2013.6523662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assertion based on-line fault detection applied on UHF RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Mezzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kermia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamimi Chemali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Design &amp; Test Symposium 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating and Enhancing the Security of Analog and Mixed IPs in Complex System On Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Damiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Trustworthy Manufacturing and Utilization of Secure Devices, TRUDEVICE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering Hardware Trojans in EPC C1G2 RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Omar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Trustworthy Manufacturing and Utilization of Secure Devices, TRUDEVICE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPC Class 1 GEN 2 UHF RFID tag emulator for robustness evaluation and improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS), 2013 8th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Marrakesh, Morocco. pp.20-24, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2013.6527771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA emulation of laser attacks against secure deep submicron integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque du GdR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new RFID system performance monitoring approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation &amp; Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards middleware-based fault-tolerance in RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Dependable Computing (EWDC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pise, Italy. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards middleware-based fault-tolerance in RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Dependable Computing, EWDC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pise, Italy. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an unified IP verification and robustness analysis platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ramon Garcia Oya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE Symposium on Design and Diagnostics of Electronic Circuits and Systems, DDECS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SystemC Modeling of RFID Systems for Robustness Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software, Telecommunications and Computer Networks IEEE SoftCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hvar (Split), Croatia. pp.ISBN : 978-953-290-027-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read rate profile monitoring for defect detection in RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on RFID-Technologies and Applications (RFID-TA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sitges (Barcelona), Spain. pp. 89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read-Error-Rate evaluation for RFID system on-line testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Minh Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 16th International Mixed-Signals, Sensors and Systems Test Workshop (IMS3TW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, La Grande Motte, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design-for-Test Implementation of an Asynchronous Network-on-Chip Architecture and its Associated Test Pattern Generation and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd ACM/IEEE International Symposium on Networks-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Newcastle, United Kingdom. pp. 149-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS modeling of an UWB link radio including antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Oliveira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Morocco. pp. 570-573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Verification of RTL Designs driven by Mutation Testing metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Serrestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Euromicro Conference on Digital System Design Architectures, Methods and Tools, 2007. DSD 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lubeck, Germany. pp.222-227, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2007.4341472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00254470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of Behavioral Level Design Validation for AMS&RF SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI SOC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Atlanta, United States. pp.100 - 106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using of Behavioral level AMS & RF Simulation for Validation Test Set Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WTW'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Berkeley, United States. pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en VHDL-AMS du lien RF pour la simulation de systèmes RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ecole d'hiver Francophone sur les Technologies de Conception des systèmes embarqués Hétérogènes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Design-for-Test Architecture for Asynchronous Networks-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st ACM/IEEE International Symposium on Networks-on-Chip (NOCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Princeton, New Jersey, United States. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of a high level fault model for the Optimization of Validation Test Set reused for Manufacturing Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.66 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hardware Emulation on the verification quality improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Serrestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Very Large Scale Integration, 2007. VLSI - SoC 2007. IFIP International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Atlanta, United States. pp.218-223, ISBN: 978-1-4244-1710-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Implement an Asynchronous Test Wrapper for Network-on-Chip Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th IEEE European Test Symposium (ETS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Freiburg, Germany. pp.Tran07HTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de vecteurs de test pour les systèmes analogiques mixtes et RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'hiver Francophone sur les Technologies de Conception des systèmes embarqués Hétérogènes (FETCH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Villard-de-Lans, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de vecteurs de test pour les systèmes analogiques mixtes et RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ecole d'hiver Francophone sur les Technologies de Conception des systèmes embarqués Hétérogènes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on the characterization and the modelization of ultra-wideband antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Singapore. pp. 491-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Improve a set of design validation data by using mutation-based test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Serrestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Design and Diagnostics of Electronic Circuits and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Prague, Czech Republic. pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00254378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale d'un émetteur récepteur WCDMA en VHDL-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rennes, France. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID- Radiofrequency Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bechevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Agence Rhône-Alpes pour la Maîtrise des Technologies de Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale d'un émetteur récepteur W-CDMA en VHDL-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et génération de vecteurs pour la validation et le test de production de systèmes analogiques, mixtes et RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, ¨Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Validation using Genetic Algorithms guided by Mutation Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Serrestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design of Circuit and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Barcelone, Spain. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00254467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DfT Architecture for Asynchronous Networks-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Southampton, United Kingdom. pp.219-224, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2006.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral modeling of W-CDMA transceiver with VHDL-AMS language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Prague, Czech Republic. pp.113 - 118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavorial modeling of WCDMA transceiver with VHDL-AMS language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Design and Diangostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pragues, Czech Republic. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-Test of Asynchronous Networks-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Prague, Czech Republic. pp. 163-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification au niveau comportemental de stimuli pour la validation de conception de SoCs AMS&RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche Test des SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale en VHDL-AMS de systèmes sans-fil intégrés : modèle d'antenne et application aux systèmes d'identification par radio fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation sampling technique for the generation of structural test data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scholivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation Sampling Technique for the Generation of Structural Test Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scholivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2005 - 8th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Munich, Germany. pp.1022-1023, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2005.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennas for RFID tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC-EUSAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale en VHDL-AMS de systèmes sans-fil intégrés : application aux systèmes d'identification par radio fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France. pp.999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An A/D Interface for Resonant Piezoresistive MEMS Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2004 - IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.83-88, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2004.1571786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-frequency identification systems from antenna characterization to system validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless system validation using VHDL-AMS behavioral antenna models: Radio-Frequency Identification case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Wireless Technology and European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Amsterdam, Netherlands. pp.00-001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless System Validation using VHDL-AMS Behavioral Antenna Models : Radio-Frequency Identification case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Phu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Wireless Technology 2004, Amsterdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Amsterdam, France. pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS system-level simulation: behavioral antenna models and Radio-Frequency Identification case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Mediterranean Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Marseille, France. pp.00-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'antennes en VHDL-AMS pour systèmes RFID intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Numerical Methods in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Toulouse, France. pp.00-001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'antennes en VHDL-AMS applications aux systèmes RFID intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARATEM, Telecom research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS antenna modeling, Wireless Microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Micro and Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Grenoble, France. pp.000-001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la télé-alimentation des systèmes RFID UHF grâce à la modélisation comportementale du lien RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Phu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journées d'études Faible Tension Faible Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Based Testing of Sequential VHDL Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scholivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE European Test Workshop (ETW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Maastricht, Netherlands. pp.199-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Modeling and Simulation of Antennas: Radio-Frequency Identification case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Behavioral Modeling and Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, San Jose CA, United States. pp.00-001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a CMOS MEMS Using Standard Microelectronic CAD Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOTECH 2003 - Nanotechnology Conference and Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, San Francisco, CA, United States. pp.472-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Environmental Parameters on CMOS MEMS Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Dzeukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANEUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Test d'une Micro-Boussole Electromécanique Intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of an Oscillation-Based Test Methodology for CMOS Micro-Electro-Mechanichal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France. pp.1120-1120, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2002.998476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined CMOS Magnetic Field Sensors with Low-Noise Signal Conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMS'02: IEEE International Conference on Micro Electro Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Las Vegas, Nevada, USA, pp.256-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Reasonant Micro-Electro-Mechanical Sensors Using the Oscillation-Based Test Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW 2002 - 3rd IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Montevideo, Uruguay. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of CMOS 0n-Chip Mechanical Devices for Spectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathébras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Oscillation-Based Test Methodology for Micro-Electro-Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'02: 20th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monterey, CA, USA, pp.439-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET ANACONDA ‐ ANALYSE DE CYBERSÉCURITÉ AU MOYEN D'OUTILS NON‐INTRUSIFS DE DIAGNOSTIC AUTOMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Midroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI (Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SYSTEM FOR DETECTING MALWARES IN A RESOURCES CONSTRAINED DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 4 235 469 A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté de fonctionnement des systèmes RFID – Evaluation et simulation des dysfonctionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des antennes ULB et co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Phu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception en vue du test pour l'architecture d'un réseau sur puce asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des Jeux de Test pour la Validation de Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Serrestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception en vue de Test pour l'Architecture d'un Réseau sur Puce Asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId409"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Beroulle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vincent BEROULLE - Professeur - Univ. Grenoble Alpes, Grenoble INP - LCIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Beroulle received an Engineer Degree from the National Polytechnical Institute of Grenoble (INPG) in 1996, and a Master's Degree and a Ph.D. in Microelectronics from the University of Montpellier II, respectively in 1999 and 2002. He is currently a Professor at the Grenoble Institute of Technology. He is head of the LCIS laboratory. His main interest concerns the security and safety of complex integrated circuits and systems. In particular, his work deals with fault modeling and fault injection with emulation platforms with a specific focus on IoT and RFID technologies.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Develop ECC-Based Low Cost RFID Tags Robust Against Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Hiep Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 379, Springer International Publishing, pp.433-447, 2021, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77424-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Elliptic Curve Scalar Multiplication Secure Against Side Channel Attacks and Safe Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop, COSADE 2017, Paris, France, April 13-14, 2017, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-82, 2017, 978-3-319-64646-6. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64647-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Technology Spreading on MEMS Design Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coumar Oudéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.241-251, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Optimisatioin of a Piezoresistive CMOS MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise optimisation of a piezoresistive CMOS MEMS for magnetic field sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS monolithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès science publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), 2000, Nano et Micro Technologies, micro-capteurs et microsystèmes intégrés, 9-782746-202422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Attack on RO-PUFs: The Cases of Bulk 65 nm and FDSOI 28 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3793848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer analysis of clock glitch fault injection while fetching variable-length instructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gijs Burghoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), pp.325-342. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-024-00352-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a lightweight differential power analysis countermeasure method on elliptic curves for low-cost devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (30), pp.74657-74683. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-024-18368-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Inference Methodology for Microarchitecture-aware Fault Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helper Data Masking for Physically Unclonable Function-based Key Generation Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Afghah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.40150 - 40164. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3165284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Survey of Attacks without Physical Access Targeting Hardware Vulnerabilities in IoT/IIoT Devices, and Their Detection Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos-Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3471936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong PUF Enrollment with Machine Learning: A Methodical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.653. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11040653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey: Vulnerability Analysis of Low-Cost ECC-Based RFID Protocols against Wireless and Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiep Manh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (17), pp.5824. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21175824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level fault injection to assess FMEA on critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Morin-Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.114135. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Evaluation and Configuration of Fault Injection Attack Instruments to Design Attack Resistant MCU-Based IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.1153. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics9071153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized NS2 Module for UHF Passive RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Benfraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-018-5769-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer analysis of software fault models and countermeasures against hardware fault attacks in a RISC-V processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pebay-Peyroula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.102862. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2019.102862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to Laser Fault Injection: CMOS FD-SOI vs. CMOS bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.6-15. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2018.2886463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCALATION: Leveraging Logic Masking to Facilitate Path-Delay-Based Hardware Trojan Detection Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Hardware and Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.83-96. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41635-018-0033-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Enhancements of a Mutual Authentication Protocol Used in a HF Full-Fledged RFID Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Machhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (3), pp.291 - 304. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-018-5725-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeRFID Project: A complete Framework for the Improvement of UHF RFID System Dependability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1&amp;2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Countermeasure at Authentication Protocol Level against Electromagnetic Side Channel Attacks on RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Machhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (11), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2017.081109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock generator behavioral modeling for supply voltage glitch attack effects analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béringuier-Boher Noemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Damiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECDSA Passive Attacks, Leakage Sources, and Common Design Mistakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubeuf Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of laser-induced errors: RTL fault models versus layout locality characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID System On-line Testing Based on the Evaluation of the Tags Read-Error-Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-010-5191-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-Test Approach of an Asynchronous Network-on-Chip Architecture and its Associated Test Pattern Generation and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computers &amp; Digital Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (5), pp.487-500. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cdt.2008.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of a high level fault model for the Optimization of Validation Test Set reused for Manufacturing Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 2008 (Article ID 596146), pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Design-for-Test Architecture for Asynchronous NoC-based Systems-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing Test Qualification Time of AMS&RF Systems by using Normal Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID tag-antenna matching optimization using VHDL-AMS behavioral modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Phu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (2), pp. 81-162, ISSN : 0925-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS MEMS Based on Mechanical Resonators Using a RF Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (6), pp.962-967. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2004.828113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotithic Piezoresistive CMOS Magnetic Field Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, A: Physical, Vol. 103 (1-2), pp. 23-32. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-4247(02)00317-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of CMOS MEMS structures obtained by Front Side Bulk Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (9-11), pp.1777-1782. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2714(02)00230-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Testability of a Monolithic MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (5), pp.439-450. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1012759320563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Safety and Security-Protected AES Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Egloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 28th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS63720.2025.11006768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Under Stress: The Impact of Localized Aging on RO-PUF Architectures in FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE European Test Symposium (ETS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Fault Injection on RO-based PUFs Implemented on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Invasive Attack on Ring Oscillator-based PUFs through Localized X-Ray Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasr-Eddine Ouldei Tebina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Eddine Zergainoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Hardware Oriented Security and Trust (HOST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Tysons Corner, United States. pp.01-11, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOST55342.2024.10545397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Elapsed Time Techniques in Trusted Execution Environment for Lightweight Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Blockchain (Blockchain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.81-88, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Blockchain62396.2024.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Thermal Effects For Biasing PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE European Test Symposium (ETS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Elapsed Time for Blockchain: Proof of Hardware Time and Some of its Physical Threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 27th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France. pp.137-144, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD64264.2024.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Delayed-Based Detectors Against Power-off Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Esmaeilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirbaha Amir-Pasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 29th International Symposium on On-Line Testing and Robust System Design (IOLTS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Crete, Greece. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS59296.2023.10224876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure-by-Design Methodology using Meet-in-the-Middle Design Flow for Hardware Implementations of ECC-based Passive RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Hiep Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: International Conference on Wireless and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost Low-Power Implementation of Binary Edwards Curve for Secure Passive RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Hiep Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Hieu Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 16th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.494-500, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSoC60832.2023.00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid solution for constrained devices to detect microarchitectural attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos-Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE European Symposium on Security and Privacy Workshops (EuroS&amp;PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.259-269, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW59978.2023.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of High Temperature Effects on Ring Oscillator based Physical Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Symposium on On-Line Testing and Robust System Design (IOLTS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarchitectural Insights into Unexplained Behaviors under Clock Glitch Fault Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Smart Card Research and Advanced Application Conference (CARDIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Approach to Model Strong PUF with Multi-Layer Perceptron using Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Quality Electronic Design (ISQED 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED54688.2022.9806257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research for a new solution for the detection of malwares in IoT/IIoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Code et Cryptographie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04072867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure PUF-based Authentication and Key Exchange Protocol using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Afghah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Space Modeling: An Enrollment Solution for XOR Arbiter PUF using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Quality Electronic Design (ISQED 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED54688.2022.9806267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An In-Depth Vulnerability Analysis of RISC-V Micro-Architecture Against Fault Injection Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Norollah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Athens, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT52944.2021.9568318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing IoT/IIoT from Software Attacks Targeting Hardware Vulnerabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference (NEWCAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarchitecture-aware Fault Models: Experimental Evidence and Cross-Layer Inference Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Design &amp; Technology of Integrated System in Nanoscale Era (DTIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Apulia (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer Approach to Assess FMEA on Critical Systems and Evaluate High-Level Model Realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Morin-Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Genévrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IFIP/IEEE International Conference on very Large Scale Integration, VLSI-SoC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC53125.2021.9607001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaDMAN: Detection of Software Attacks Targeting Hardware Vulnerabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 24th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Palermo, France. pp.355-362, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD53832.2021.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Fault Injection Method for Evaluating Critical System Parameter Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Morin-Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power of Prediction: Advantages of Deep Learning Modeling as Replacement for Traditional PUF CRP Enrollment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrueDevice2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Non-Profiled Differential Deep Learning Attacks against an AES Encryption Algorithm Protected using a Correlated Noise Generation based Hiding Countermeasure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Alipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Aerabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.614-617, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Layer Fault Simulations for Analyzing the Robustness of RTL Designs in Airborne Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Morin-Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Novi Sad, Serbia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS50862.2020.9095559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Security Vulnerability Assessment to Identify the Potential Risks in A Critical Embedded Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 26th International Symposium on On-Line Testing and Robust System Design (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF Enrollment and Life Cycle Management: Solutions and Perspectives for the Test Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and Hardware security: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Regazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer-Aided Design (ICCAD 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock skew-based physical authentication protocol for 802.15.4 IR-UWB indoor positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pestourie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 10th International Conference on the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricting Switching Activity Using Logic Locking to Improve Power Analysis-Based Trojan Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 4th International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rhodes Island, Greece. pp.49-54, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2019.8854402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection on Hidden Registers in a RISC-V Rocket Processor and Software Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pebay-Peyroula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy. pp.252-255, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2019.8715158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Evaluation with an Indoor UWB Localization Open Platform: Acknowledgment Attack Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pestourie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 30th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2019.8904224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Software Security Against Complex Fault Models with Frama-C Value Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pebay-Peyroula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Workshop on Fault Diagnosis and Tolerance in Cryptography (FDTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States. pp.33-40, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2019.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Choices for Implementing a Secure ECC-based Lightweight RFID Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Bilgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Machhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Design &amp; Test of Integrated Micro &amp; Nano-Systems (DTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Gammarth-Tunis, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTSS.2019.8914902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Low Cost Fault Injection Framework for Security Assessment of Cyber-Physical Systems: Clock Glitch Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Souvatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Aerabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 4th International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rhodes Island, Greece. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2019.8854391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open 802.15.4 IR-UWB Modular Platform For Localization Protocols Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pestourie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Reunion, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/RADIO46463.2019.8968940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for the Choice of a Wireless Secure Positioning and Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pestourie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Secure Internet of Things (SIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIoT.2018.00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectroMagnetic Attack Test Platform for Validating RFID Tag Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Machhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 6th International EURASIP Workshop on RFID Technology (EURFID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brno, Czech Republic. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EURFID.2018.8611655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of using CMOS FD-SOI rather than CMOS bulk to harden ICs against laser attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.214-219, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01856000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of UHF RFID Anti-Collision Protocols with NS2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ben Fraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 9th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2018.8328679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser fault injection at the CMOS 28 nm technology node: an analysis of the fault model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC: Fault Diagnosis and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2018.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01856008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Security Evaluation Platform for MCU-Based Connected Devices: Application to Healthcare IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 3rd International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Costa Brava, France. pp.87-92, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to enhance the safety and security of EPC Class-1 generation-2 UHF RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ben Fraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 2nd International Conference on Inventive Systems and Control (ICISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Coimbatore, France. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICISC.2018.8398977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Modeling with NS2 in UHF RFID Anti-Collision Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ben Fraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 32nd International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Krakow, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2018.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Analysing Microarchitecture for Accurate Software Fault Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pebay-Peyroula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 21st Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Prague, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2018.00097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global approach for the improvement of UHF RFID safety and security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ben Fraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Technology of Integrated Systems In Nanoscale Era (DTIS), 2017 12th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of RTL Fault Models for the Robustness Evaluation of Aerospace FPGA devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Champon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grenevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IEEE international Symposium on On-Line Testing and Robust System Design (IOLTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, San Feliu de Guiwols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Fault Injections for Early Security Evaluation vs. Laser-based Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, St Feliu de Guixols, Spain. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How logic masking can improve path delay analysis for Hardware Trojan detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 34th International Conference on Computer Design (ICCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Phenix, United States. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD.2016.7753319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of a Secured Digital Ultralight 14443-Type A RFID tag with a FPGA Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Machhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High output hamming-distance achievement by a greedy logic masking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Mohammad Saleh Samimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Aerabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE East-West Design &amp; Test Symposium (EWDTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Yerevan, France. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EWDTS.2016.7807657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-Level Simulation for the Dependability Improvement of UHF RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWMC 2016 : The Twelfth International Conference on Wireless and Mobile Communications (includes QoSE WMC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Nov 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the development of a new countermeasure on a laser attack RTL fault model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ananiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference (DATE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing logic masking to facilitate path-delay-based hardware Trojan detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 22nd International Symposium on On-Line Testing and Robust System Design (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sant Felliu, Spain. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2016.7604696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of RTL laser fault injection model with respect to layout information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Hardware Oriented Security and Trust (HOST'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, McLean, VA, United States. pp.78-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Fault Effects in Security-Dedicated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Playa del Carmen, Mexico. pp.220-240, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25279-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of RTL laser fault injection model with respect to layout information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Tampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hardware Oriented Security and Trust (HOST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Washington,, United States. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2015.7140241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of laser-induced errors: RTL fault model versus layout locality characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating side channel analysis by obfuscation for Hardware Trojan detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test Symposium (IDT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dead sea, Jordan. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2015.7396749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance Evaluation of RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Latin America Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Fortaleza, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Glitch Attacks on Mixed Signal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Euromicro Conference on Digital Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verone, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On error models for RTL security evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vanhauwaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santorini, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation Based Fault Injection on UHF RFID Transponder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Varsaw, Poland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA emulation of laser attacks against secure deep submicron integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Papavramidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple fault injection methodology based on cone partitioning towards RTL modeling of laser attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference and Exhibition (DATE), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE2014.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering Hardware Trojans in EPC C1G2 RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Omar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Trustworthy Manufacturing and Utilization of Secure Devices, TRUDEVICE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPC Class 1 GEN 2 UHF RFID tag emulator for robustness evaluation and improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS), 2013 8th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Marrakesh, Morocco. pp.20-24, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2013.6527771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA emulation of laser attacks against secure deep submicron integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque du GdR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An UHF RFID Emulation Platform with Fault Injection and real time Monitoring capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Design &amp; Test Symposium 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the security level of analog IPs by using a dedicated vulnerability analysis methodology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Damiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Electronic Design (ISQED), 2013 14th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, United States. pp.531-537, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED.2013.6523662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assertion based on-line fault detection applied on UHF RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Mezzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kermia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamimi Chemali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Design &amp; Test Symposium 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating and Enhancing the Security of Analog and Mixed IPs in Complex System On Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Damiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Trustworthy Manufacturing and Utilization of Secure Devices, TRUDEVICE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new RFID system performance monitoring approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation &amp; Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read rate profile monitoring for defect detection in RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on RFID-Technologies and Applications (RFID-TA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sitges (Barcelona), Spain. pp. 89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards middleware-based fault-tolerance in RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Dependable Computing, EWDC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pise, Italy. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an unified IP verification and robustness analysis platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ramon Garcia Oya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE Symposium on Design and Diagnostics of Electronic Circuits and Systems, DDECS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards middleware-based fault-tolerance in RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Dependable Computing (EWDC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pise, Italy. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SystemC Modeling of RFID Systems for Robustness Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software, Telecommunications and Computer Networks IEEE SoftCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hvar (Split), Croatia. pp.ISBN : 978-953-290-027-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read-Error-Rate evaluation for RFID system on-line testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Minh Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 16th International Mixed-Signals, Sensors and Systems Test Workshop (IMS3TW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, La Grande Motte, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design-for-Test Implementation of an Asynchronous Network-on-Chip Architecture and its Associated Test Pattern Generation and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd ACM/IEEE International Symposium on Networks-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Newcastle, United Kingdom. pp. 149-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de vecteurs de test pour les systèmes analogiques mixtes et RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ecole d'hiver Francophone sur les Technologies de Conception des systèmes embarqués Hétérogènes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on the characterization and the modelization of ultra-wideband antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Singapore. pp. 491-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Verification of RTL Designs driven by Mutation Testing metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Serrestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Euromicro Conference on Digital System Design Architectures, Methods and Tools, 2007. DSD 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lubeck, Germany. pp.222-227, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2007.4341472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00254470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of Behavioral Level Design Validation for AMS&RF SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI SOC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Atlanta, United States. pp.100 - 106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using of Behavioral level AMS & RF Simulation for Validation Test Set Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WTW'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Berkeley, United States. pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en VHDL-AMS du lien RF pour la simulation de systèmes RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ecole d'hiver Francophone sur les Technologies de Conception des systèmes embarqués Hétérogènes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS modeling of an UWB link radio including antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Oliveira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Morocco. pp. 570-573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Design-for-Test Architecture for Asynchronous Networks-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st ACM/IEEE International Symposium on Networks-on-Chip (NOCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Princeton, New Jersey, United States. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of a high level fault model for the Optimization of Validation Test Set reused for Manufacturing Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.66 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hardware Emulation on the verification quality improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Serrestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Very Large Scale Integration, 2007. VLSI - SoC 2007. IFIP International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Atlanta, United States. pp.218-223, ISBN: 978-1-4244-1710-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Implement an Asynchronous Test Wrapper for Network-on-Chip Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th IEEE European Test Symposium (ETS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Freiburg, Germany. pp.Tran07HTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de vecteurs de test pour les systèmes analogiques mixtes et RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'hiver Francophone sur les Technologies de Conception des systèmes embarqués Hétérogènes (FETCH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Villard-de-Lans, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification au niveau comportemental de stimuli pour la validation de conception de SoCs AMS&RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche Test des SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID- Radiofrequency Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bechevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Agence Rhône-Alpes pour la Maîtrise des Technologies de Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale d'un émetteur récepteur W-CDMA en VHDL-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale d'un émetteur récepteur WCDMA en VHDL-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rennes, France. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Improve a set of design validation data by using mutation-based test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Serrestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Design and Diagnostics of Electronic Circuits and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Prague, Czech Republic. pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00254378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Validation using Genetic Algorithms guided by Mutation Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Serrestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design of Circuit and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Barcelone, Spain. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00254467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DfT Architecture for Asynchronous Networks-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Southampton, United Kingdom. pp.219-224, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2006.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et génération de vecteurs pour la validation et le test de production de systèmes analogiques, mixtes et RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, ¨Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral modeling of W-CDMA transceiver with VHDL-AMS language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Prague, Czech Republic. pp.113 - 118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavorial modeling of WCDMA transceiver with VHDL-AMS language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Design and Diangostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pragues, Czech Republic. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-Test of Asynchronous Networks-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Prague, Czech Republic. pp. 163-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale en VHDL-AMS de systèmes sans-fil intégrés : application aux systèmes d'identification par radio fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France. pp.999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennas for RFID tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC-EUSAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation sampling technique for the generation of structural test data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scholivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale en VHDL-AMS de systèmes sans-fil intégrés : modèle d'antenne et application aux systèmes d'identification par radio fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation Sampling Technique for the Generation of Structural Test Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scholivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2005 - 8th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Munich, Germany. pp.1022-1023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2005.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS system-level simulation: behavioral antenna models and Radio-Frequency Identification case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Mediterranean Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Marseille, France. pp.00-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-frequency identification systems from antenna characterization to system validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless system validation using VHDL-AMS behavioral antenna models: Radio-Frequency Identification case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Wireless Technology and European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Amsterdam, Netherlands. pp.00-001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An A/D Interface for Resonant Piezoresistive MEMS Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2004 - IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.83-88, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2004.1571786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless System Validation using VHDL-AMS Behavioral Antenna Models : Radio-Frequency Identification case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Phu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Wireless Technology 2004, Amsterdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Amsterdam, France. pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a CMOS MEMS Using Standard Microelectronic CAD Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOTECH 2003 - Nanotechnology Conference and Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, San Francisco, CA, United States. pp.472-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'antennes en VHDL-AMS pour systèmes RFID intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Numerical Methods in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Toulouse, France. pp.00-001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'antennes en VHDL-AMS applications aux systèmes RFID intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARATEM, Telecom research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS antenna modeling, Wireless Microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Micro and Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Grenoble, France. pp.000-001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la télé-alimentation des systèmes RFID UHF grâce à la modélisation comportementale du lien RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Phu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journées d'études Faible Tension Faible Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Based Testing of Sequential VHDL Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scholivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE European Test Workshop (ETW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Maastricht, Netherlands. pp.199-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Modeling and Simulation of Antennas: Radio-Frequency Identification case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Behavioral Modeling and Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, San Jose CA, United States. pp.00-001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Oscillation-Based Test Methodology for Micro-Electro-Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'02: 20th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monterey, CA, USA, pp.439-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Environmental Parameters on CMOS MEMS Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Dzeukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANEUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Test d'une Micro-Boussole Electromécanique Intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of an Oscillation-Based Test Methodology for CMOS Micro-Electro-Mechanichal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France. pp.1120-1120, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2002.998476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined CMOS Magnetic Field Sensors with Low-Noise Signal Conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMS'02: IEEE International Conference on Micro Electro Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Las Vegas, Nevada, USA, pp.256-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Reasonant Micro-Electro-Mechanical Sensors Using the Oscillation-Based Test Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW 2002 - 3rd IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Montevideo, Uruguay. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of CMOS 0n-Chip Mechanical Devices for Spectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathébras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET ANACONDA ‐ ANALYSE DE CYBERSÉCURITÉ AU MOYEN D'OUTILS NON‐INTRUSIFS DE DIAGNOSTIC AUTOMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Midroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI (Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SYSTEM FOR DETECTING MALWARES IN A RESOURCES CONSTRAINED DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 4 235 469 A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté de fonctionnement des systèmes RFID – Evaluation et simulation des dysfonctionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des Jeux de Test pour la Validation de Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Serrestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception en vue du test pour l'architecture d'un réseau sur puce asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des antennes ULB et co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Phu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception en vue de Test pour l'Architecture d'un Réseau sur Puce Asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId410"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03620311v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hiep Dao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kieffer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Tu Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77424-0_35" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dubeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64647-3_5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dardalhon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumar Oud&#233;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_21" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_39" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_40" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Douadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3793848" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557324v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Alshaer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs Burghoorn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleuze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-024-00352-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gabsi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kortli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Hamdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18368-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Pour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11040653" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600586v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos-Foivos Polychronou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Thevenon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3471936" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848691v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114841" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Afghah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3165284" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03620278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiep Manh Dao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175824" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271978v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Morin-Allory" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kazemi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Fazeli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9071153" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pebay-Peyroula" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papadimitriou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.102862" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Benfraj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Meddeb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5769-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971932v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Candelier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Castro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Barthelemy Faber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2886463" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724155v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Nejat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-018-0033-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899794v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Naija" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5725-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2017.081109" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398724v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubeuf J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820611" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.01.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390988v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ringuier-Boher Noemie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Damiens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.02.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CR6NDXJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575585v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fritz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-010-5191-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZH4Q3SH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Thonnart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durupt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Robach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt.2008.0072" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105282v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218160v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joannon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Carbonero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331235v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Carbonero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218161v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Khouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2004.828113" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269696v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(02)00317-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK76SF2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268582v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00230-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG1QJL4J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378525v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012759320563" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFBFXWNT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441136v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thirion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Egloff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006768" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567656" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836317v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jayet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hennebert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Blockchain62396.2024.00020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836576v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD64264.2024.00027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521587v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Ouldei Tebina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-Eddine Zergainoh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOST55342.2024.10545397" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149021v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW59978.2023.00033" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169632v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836502v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tu Tran" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836466v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Hieu Bui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC60832.2023.00079" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193277v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeilian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirbaha Amir-Pasha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS59296.2023.10224876" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273995v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04072867v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Polychronou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599336v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED54688.2022.9806257" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689856v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED54688.2022.9806267" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gen&#233;vrier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC53125.2021.9607001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272932v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601312v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Foivos Polychronou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00060" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601214v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462776" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03620297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Norollah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kchaou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT52944.2021.9568318" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937868v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS50862.2020.9095559" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136631v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Alipour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Aerabi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116387" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953435v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159739" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999226v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cambou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999327v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Regazzoni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhasin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aydin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pestourie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954099v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136621v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294821" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426133v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2019.00013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426112v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bilgacem" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTSS.2019.8914902" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426130v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Souvatzoglou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854391" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136633v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO46463.2019.8968940" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426128v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854402" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426113v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8715158" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426131v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904224" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2018.00009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856000v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474230" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ben Fraj" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328679" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426115v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494843" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899809v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICISC.2018.8398977" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899806v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2018.00016" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899800v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2018.00097" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIoT.2018.00007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426123v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURFID.2018.8611655" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663938v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724174v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Mohammad Saleh Samimi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2016.7807657" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418432v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2016.7753319" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391006v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432066v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414728v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ananiadis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadimitriou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;ly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beroulle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412412v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2016.7604696" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391000v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grenevrier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444970v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chahed" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392792v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Tampas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2015.7140241" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383737v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25279-7_12" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393406v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391014v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2015.7396749" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393414v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tampas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010294v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelmalek" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132405v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papavramidou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958582v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063664v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boher" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Gomina" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010314v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhauwaert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE2014.219" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933386v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727143" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861556v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2013.6523662" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950130v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mezzah" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kermia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamimi Chemali" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727091" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010298v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958199v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Omar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950128v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2013.6527771" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400108v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105361v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593732v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580368v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593524v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Garcia Oya" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628789v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628783v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Maaloul" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491923v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Duc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Parissis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331239v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377834v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duroc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Oliveira Gomes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254470v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Serrestou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2007.4341472" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250426v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250420v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261817v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khouri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Vuong" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tedjini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187291v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Thonnard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250422v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218169v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166373v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250410v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261818v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joannon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329486v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duroc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254378v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261811v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261812v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghiotto" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bechevet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250399v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250407v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254467v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142999v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2006.3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250397v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261825v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218149v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261815v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261759v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378490v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scholiv&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181680v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2005.220" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261810v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261806v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108896v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571786" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261743v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261738v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259990v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phu Vuong" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261735v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261730v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261753v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261728v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378617v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269437v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261729v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269546v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269356v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Dzeukou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269324v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268488v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2002.998476" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268486v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269323v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268509v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268484v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764162v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Midroit" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Blanchard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carlotti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836637v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509521v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377836v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218157v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381553v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381555v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03620311v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hiep Dao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kieffer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Tu Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77424-0_35" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dubeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64647-3_5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dardalhon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumar Oud&#233;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_21" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_40" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_39" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Douadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3793848" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557324v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Alshaer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs Burghoorn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleuze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-024-00352-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gabsi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kortli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Hamdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18368-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848691v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114841" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Pour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Afghah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3165284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos-Foivos Polychronou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Thevenon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3471936" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11040653" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03620278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiep Manh Dao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175824" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271978v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Morin-Allory" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kazemi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Fazeli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9071153" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Benfraj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Meddeb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5769-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pebay-Peyroula" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papadimitriou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.102862" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971932v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Candelier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Castro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Barthelemy Faber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2886463" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724155v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Nejat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-018-0033-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899794v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Naija" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5725-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663566v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2017.081109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ringuier-Boher Noemie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Damiens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.02.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CR6NDXJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubeuf J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820611" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.01.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W2X0DLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575585v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fritz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-010-5191-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZH4Q3SH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105280v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Thonnart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durupt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Robach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt.2008.0072" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joannon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Carbonero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105282v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218160v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Carbonero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Khouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2004.828113" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269696v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(02)00317-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK76SF2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268582v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00230-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG1QJL4J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378525v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012759320563" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFBFXWNT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thirion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Egloff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006768" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338252v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521587v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Ouldei Tebina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-Eddine Zergainoh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOST55342.2024.10545397" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836317v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jayet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hennebert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Blockchain62396.2024.00020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532564v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567656" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD64264.2024.00027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193277v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeilian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirbaha Amir-Pasha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS59296.2023.10224876" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836502v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tu Tran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836466v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Hieu Bui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC60832.2023.00079" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149021v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW59978.2023.00033" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273995v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599336v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED54688.2022.9806257" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04072867v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Polychronou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689856v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599356v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED54688.2022.9806267" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03620297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Norollah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kchaou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT52944.2021.9568318" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601214v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Foivos Polychronou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462776" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272932v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353865v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gen&#233;vrier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC53125.2021.9607001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00060" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136621v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294821" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954099v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136631v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Alipour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Aerabi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116387" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937868v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS50862.2020.9095559" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953435v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159739" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999226v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cambou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999327v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Regazzoni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhasin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aydin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136636v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pestourie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854402" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8715158" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426131v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904224" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426133v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2019.00013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426112v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bilgacem" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTSS.2019.8914902" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426130v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Souvatzoglou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854391" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136633v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO46463.2019.8968940" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426120v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIoT.2018.00007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426123v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURFID.2018.8611655" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856000v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474230" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899812v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ben Fraj" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328679" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856008v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2018.00009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426115v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494843" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899809v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICISC.2018.8398977" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899806v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2018.00016" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899800v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2018.00097" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663938v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391000v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grenevrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444970v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chahed" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadimitriou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;ly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418432v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2016.7753319" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391006v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724174v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Mohammad Saleh Samimi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2016.7807657" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432066v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414728v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ananiadis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beroulle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412412v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2016.7604696" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tampas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383737v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25279-7_12" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392792v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Tampas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2015.7140241" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393406v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391014v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2015.7396749" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958582v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelmalek" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063664v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Gomina" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010314v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhauwaert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010294v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132405v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papavramidou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981848v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE2014.219" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958199v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Omar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950128v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2013.6527771" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400108v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933386v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727143" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861556v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2013.6523662" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950130v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mezzah" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kermia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamimi Chemali" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727091" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010298v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105361v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628783v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Maaloul" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580368v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593524v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Garcia Oya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593732v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628789v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491923v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Duc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Parissis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331239v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261818v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joannon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tedjini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329486v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duroc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khouri" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Vuong" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254470v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Serrestou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2007.4341472" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250426v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250420v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261817v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377834v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duroc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Oliveira Gomes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187291v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Thonnard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250422v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218169v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166373v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250410v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261815v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261812v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghiotto" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bechevet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250399v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261811v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254378v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254467v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142999v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2006.3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250407v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250397v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261825v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218149v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261806v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261810v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378490v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scholiv&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261759v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181680v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2005.220" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261735v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261743v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261738v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108896v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571786" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259990v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phu Vuong" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269546v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261730v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261753v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261728v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378617v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269437v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261729v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268484v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269356v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Dzeukou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269324v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268488v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2002.998476" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268486v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269323v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268509v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764162v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Midroit" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Blanchard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carlotti" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836637v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509521v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381553v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218157v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377836v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381555v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>