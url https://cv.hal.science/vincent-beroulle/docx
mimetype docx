--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Beroulle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vincent BEROULLE - Professeur - Univ. Grenoble Alpes, Grenoble INP - LCIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Beroulle received an Engineer Degree from the National Polytechnical Institute of Grenoble (INPG) in 1996, and a Master's Degree and a Ph.D. in Microelectronics from the University of Montpellier II, respectively in 1999 and 2002. He is currently a Professor at the Grenoble Institute of Technology. He is head of the LCIS laboratory. His main interest concerns the security and safety of complex integrated circuits and systems. In particular, his work deals with fault modeling and fault injection with emulation platforms with a specific focus on IoT and RFID technologies.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Develop ECC-Based Low Cost RFID Tags Robust Against Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Hiep Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 379, Springer International Publishing, pp.433-447, 2021, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77424-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Elliptic Curve Scalar Multiplication Secure Against Side Channel Attacks and Safe Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop, COSADE 2017, Paris, France, April 13-14, 2017, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-82, 2017, 978-3-319-64646-6. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64647-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Technology Spreading on MEMS Design Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coumar Oudéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.241-251, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Optimisatioin of a Piezoresistive CMOS MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise optimisation of a piezoresistive CMOS MEMS for magnetic field sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS monolithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès science publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), 2000, Nano et Micro Technologies, micro-capteurs et microsystèmes intégrés, 9-782746-202422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Attack on RO-PUFs: The Cases of Bulk 65 nm and FDSOI 28 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3793848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer analysis of clock glitch fault injection while fetching variable-length instructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gijs Burghoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), pp.325-342. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-024-00352-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a lightweight differential power analysis countermeasure method on elliptic curves for low-cost devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (30), pp.74657-74683. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-024-18368-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Inference Methodology for Microarchitecture-aware Fault Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helper Data Masking for Physically Unclonable Function-based Key Generation Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Afghah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.40150 - 40164. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3165284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Survey of Attacks without Physical Access Targeting Hardware Vulnerabilities in IoT/IIoT Devices, and Their Detection Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos-Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3471936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong PUF Enrollment with Machine Learning: A Methodical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.653. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11040653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey: Vulnerability Analysis of Low-Cost ECC-Based RFID Protocols against Wireless and Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiep Manh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (17), pp.5824. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21175824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level fault injection to assess FMEA on critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Morin-Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.114135. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Evaluation and Configuration of Fault Injection Attack Instruments to Design Attack Resistant MCU-Based IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.1153. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics9071153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized NS2 Module for UHF Passive RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Benfraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-018-5769-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer analysis of software fault models and countermeasures against hardware fault attacks in a RISC-V processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pebay-Peyroula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.102862. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2019.102862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to Laser Fault Injection: CMOS FD-SOI vs. CMOS bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.6-15. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2018.2886463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCALATION: Leveraging Logic Masking to Facilitate Path-Delay-Based Hardware Trojan Detection Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Hardware and Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.83-96. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41635-018-0033-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Enhancements of a Mutual Authentication Protocol Used in a HF Full-Fledged RFID Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Machhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (3), pp.291 - 304. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-018-5725-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeRFID Project: A complete Framework for the Improvement of UHF RFID System Dependability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1&amp;2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Countermeasure at Authentication Protocol Level against Electromagnetic Side Channel Attacks on RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Machhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (11), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2017.081109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock generator behavioral modeling for supply voltage glitch attack effects analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béringuier-Boher Noemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Damiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECDSA Passive Attacks, Leakage Sources, and Common Design Mistakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubeuf Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of laser-induced errors: RTL fault models versus layout locality characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID System On-line Testing Based on the Evaluation of the Tags Read-Error-Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-010-5191-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-Test Approach of an Asynchronous Network-on-Chip Architecture and its Associated Test Pattern Generation and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computers &amp; Digital Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (5), pp.487-500. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cdt.2008.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of a high level fault model for the Optimization of Validation Test Set reused for Manufacturing Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 2008 (Article ID 596146), pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Design-for-Test Architecture for Asynchronous NoC-based Systems-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing Test Qualification Time of AMS&RF Systems by using Normal Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID tag-antenna matching optimization using VHDL-AMS behavioral modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Phu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (2), pp. 81-162, ISSN : 0925-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS MEMS Based on Mechanical Resonators Using a RF Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (6), pp.962-967. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2004.828113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotithic Piezoresistive CMOS Magnetic Field Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, A: Physical, Vol. 103 (1-2), pp. 23-32. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-4247(02)00317-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of CMOS MEMS structures obtained by Front Side Bulk Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (9-11), pp.1777-1782. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2714(02)00230-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Testability of a Monolithic MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (5), pp.439-450. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1012759320563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Safety and Security-Protected AES Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Egloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 28th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS63720.2025.11006768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Under Stress: The Impact of Localized Aging on RO-PUF Architectures in FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE European Test Symposium (ETS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Fault Injection on RO-based PUFs Implemented on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Invasive Attack on Ring Oscillator-based PUFs through Localized X-Ray Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasr-Eddine Ouldei Tebina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Eddine Zergainoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Hardware Oriented Security and Trust (HOST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Tysons Corner, United States. pp.01-11, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOST55342.2024.10545397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Elapsed Time Techniques in Trusted Execution Environment for Lightweight Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Blockchain (Blockchain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.81-88, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Blockchain62396.2024.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Thermal Effects For Biasing PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE European Test Symposium (ETS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Elapsed Time for Blockchain: Proof of Hardware Time and Some of its Physical Threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 27th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France. pp.137-144, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD64264.2024.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Delayed-Based Detectors Against Power-off Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Esmaeilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirbaha Amir-Pasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 29th International Symposium on On-Line Testing and Robust System Design (IOLTS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Crete, Greece. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS59296.2023.10224876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure-by-Design Methodology using Meet-in-the-Middle Design Flow for Hardware Implementations of ECC-based Passive RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Hiep Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: International Conference on Wireless and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost Low-Power Implementation of Binary Edwards Curve for Secure Passive RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Hiep Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Hieu Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 16th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.494-500, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSoC60832.2023.00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid solution for constrained devices to detect microarchitectural attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos-Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE European Symposium on Security and Privacy Workshops (EuroS&amp;PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.259-269, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW59978.2023.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of High Temperature Effects on Ring Oscillator based Physical Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Symposium on On-Line Testing and Robust System Design (IOLTS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarchitectural Insights into Unexplained Behaviors under Clock Glitch Fault Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Smart Card Research and Advanced Application Conference (CARDIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Approach to Model Strong PUF with Multi-Layer Perceptron using Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Quality Electronic Design (ISQED 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED54688.2022.9806257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research for a new solution for the detection of malwares in IoT/IIoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Code et Cryptographie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04072867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure PUF-based Authentication and Key Exchange Protocol using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Afghah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Space Modeling: An Enrollment Solution for XOR Arbiter PUF using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Quality Electronic Design (ISQED 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED54688.2022.9806267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An In-Depth Vulnerability Analysis of RISC-V Micro-Architecture Against Fault Injection Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Norollah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Athens, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT52944.2021.9568318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing IoT/IIoT from Software Attacks Targeting Hardware Vulnerabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference (NEWCAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarchitecture-aware Fault Models: Experimental Evidence and Cross-Layer Inference Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Design &amp; Technology of Integrated System in Nanoscale Era (DTIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Apulia (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer Approach to Assess FMEA on Critical Systems and Evaluate High-Level Model Realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Morin-Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Genévrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IFIP/IEEE International Conference on very Large Scale Integration, VLSI-SoC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC53125.2021.9607001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaDMAN: Detection of Software Attacks Targeting Hardware Vulnerabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 24th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Palermo, France. pp.355-362, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD53832.2021.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Fault Injection Method for Evaluating Critical System Parameter Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Morin-Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power of Prediction: Advantages of Deep Learning Modeling as Replacement for Traditional PUF CRP Enrollment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrueDevice2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Non-Profiled Differential Deep Learning Attacks against an AES Encryption Algorithm Protected using a Correlated Noise Generation based Hiding Countermeasure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Alipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Aerabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.614-617, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Layer Fault Simulations for Analyzing the Robustness of RTL Designs in Airborne Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Morin-Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Novi Sad, Serbia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS50862.2020.9095559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Security Vulnerability Assessment to Identify the Potential Risks in A Critical Embedded Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 26th International Symposium on On-Line Testing and Robust System Design (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF Enrollment and Life Cycle Management: Solutions and Perspectives for the Test Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and Hardware security: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Regazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer-Aided Design (ICCAD 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock skew-based physical authentication protocol for 802.15.4 IR-UWB indoor positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pestourie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 10th International Conference on the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricting Switching Activity Using Logic Locking to Improve Power Analysis-Based Trojan Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 4th International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rhodes Island, Greece. pp.49-54, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2019.8854402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection on Hidden Registers in a RISC-V Rocket Processor and Software Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pebay-Peyroula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy. pp.252-255, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2019.8715158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Evaluation with an Indoor UWB Localization Open Platform: Acknowledgment Attack Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pestourie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 30th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2019.8904224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Software Security Against Complex Fault Models with Frama-C Value Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pebay-Peyroula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Workshop on Fault Diagnosis and Tolerance in Cryptography (FDTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States. pp.33-40, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2019.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Choices for Implementing a Secure ECC-based Lightweight RFID Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Bilgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Machhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Design &amp; Test of Integrated Micro &amp; Nano-Systems (DTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Gammarth-Tunis, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTSS.2019.8914902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Low Cost Fault Injection Framework for Security Assessment of Cyber-Physical Systems: Clock Glitch Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Souvatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Aerabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 4th International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rhodes Island, Greece. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2019.8854391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open 802.15.4 IR-UWB Modular Platform For Localization Protocols Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pestourie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Reunion, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/RADIO46463.2019.8968940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for the Choice of a Wireless Secure Positioning and Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pestourie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Secure Internet of Things (SIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIoT.2018.00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectroMagnetic Attack Test Platform for Validating RFID Tag Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Machhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 6th International EURASIP Workshop on RFID Technology (EURFID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brno, Czech Republic. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EURFID.2018.8611655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of using CMOS FD-SOI rather than CMOS bulk to harden ICs against laser attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.214-219, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01856000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of UHF RFID Anti-Collision Protocols with NS2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ben Fraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 9th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2018.8328679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser fault injection at the CMOS 28 nm technology node: an analysis of the fault model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC: Fault Diagnosis and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2018.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01856008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Security Evaluation Platform for MCU-Based Connected Devices: Application to Healthcare IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 3rd International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Costa Brava, France. pp.87-92, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to enhance the safety and security of EPC Class-1 generation-2 UHF RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ben Fraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 2nd International Conference on Inventive Systems and Control (ICISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Coimbatore, France. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICISC.2018.8398977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Modeling with NS2 in UHF RFID Anti-Collision Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ben Fraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 32nd International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Krakow, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2018.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Analysing Microarchitecture for Accurate Software Fault Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pebay-Peyroula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 21st Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Prague, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2018.00097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global approach for the improvement of UHF RFID safety and security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ben Fraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Technology of Integrated Systems In Nanoscale Era (DTIS), 2017 12th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of RTL Fault Models for the Robustness Evaluation of Aerospace FPGA devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Champon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grenevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IEEE international Symposium on On-Line Testing and Robust System Design (IOLTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, San Feliu de Guiwols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Fault Injections for Early Security Evaluation vs. Laser-based Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, St Feliu de Guixols, Spain. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How logic masking can improve path delay analysis for Hardware Trojan detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 34th International Conference on Computer Design (ICCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Phenix, United States. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD.2016.7753319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of a Secured Digital Ultralight 14443-Type A RFID tag with a FPGA Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Machhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High output hamming-distance achievement by a greedy logic masking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Mohammad Saleh Samimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Aerabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE East-West Design &amp; Test Symposium (EWDTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Yerevan, France. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EWDTS.2016.7807657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-Level Simulation for the Dependability Improvement of UHF RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWMC 2016 : The Twelfth International Conference on Wireless and Mobile Communications (includes QoSE WMC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Nov 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the development of a new countermeasure on a laser attack RTL fault model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ananiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference (DATE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing logic masking to facilitate path-delay-based hardware Trojan detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 22nd International Symposium on On-Line Testing and Robust System Design (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sant Felliu, Spain. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2016.7604696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of RTL laser fault injection model with respect to layout information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Hardware Oriented Security and Trust (HOST'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, McLean, VA, United States. pp.78-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Fault Effects in Security-Dedicated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Playa del Carmen, Mexico. pp.220-240, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25279-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of RTL laser fault injection model with respect to layout information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Tampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hardware Oriented Security and Trust (HOST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Washington,, United States. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2015.7140241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of laser-induced errors: RTL fault model versus layout locality characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating side channel analysis by obfuscation for Hardware Trojan detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test Symposium (IDT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dead sea, Jordan. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2015.7396749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance Evaluation of RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Latin America Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Fortaleza, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Glitch Attacks on Mixed Signal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Euromicro Conference on Digital Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verone, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On error models for RTL security evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vanhauwaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santorini, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation Based Fault Injection on UHF RFID Transponder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Varsaw, Poland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA emulation of laser attacks against secure deep submicron integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Papavramidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple fault injection methodology based on cone partitioning towards RTL modeling of laser attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference and Exhibition (DATE), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE2014.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering Hardware Trojans in EPC C1G2 RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Omar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Trustworthy Manufacturing and Utilization of Secure Devices, TRUDEVICE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPC Class 1 GEN 2 UHF RFID tag emulator for robustness evaluation and improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS), 2013 8th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Marrakesh, Morocco. pp.20-24, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2013.6527771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA emulation of laser attacks against secure deep submicron integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque du GdR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An UHF RFID Emulation Platform with Fault Injection and real time Monitoring capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Design &amp; Test Symposium 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the security level of analog IPs by using a dedicated vulnerability analysis methodology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Damiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Electronic Design (ISQED), 2013 14th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, United States. pp.531-537, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED.2013.6523662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assertion based on-line fault detection applied on UHF RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Mezzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kermia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamimi Chemali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Design &amp; Test Symposium 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating and Enhancing the Security of Analog and Mixed IPs in Complex System On Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Damiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Trustworthy Manufacturing and Utilization of Secure Devices, TRUDEVICE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new RFID system performance monitoring approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation &amp; Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read rate profile monitoring for defect detection in RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on RFID-Technologies and Applications (RFID-TA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sitges (Barcelona), Spain. pp. 89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards middleware-based fault-tolerance in RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Dependable Computing, EWDC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pise, Italy. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an unified IP verification and robustness analysis platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ramon Garcia Oya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE Symposium on Design and Diagnostics of Electronic Circuits and Systems, DDECS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards middleware-based fault-tolerance in RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Dependable Computing (EWDC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pise, Italy. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SystemC Modeling of RFID Systems for Robustness Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software, Telecommunications and Computer Networks IEEE SoftCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hvar (Split), Croatia. pp.ISBN : 978-953-290-027-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read-Error-Rate evaluation for RFID system on-line testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Minh Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 16th International Mixed-Signals, Sensors and Systems Test Workshop (IMS3TW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, La Grande Motte, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design-for-Test Implementation of an Asynchronous Network-on-Chip Architecture and its Associated Test Pattern Generation and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd ACM/IEEE International Symposium on Networks-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Newcastle, United Kingdom. pp. 149-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de vecteurs de test pour les systèmes analogiques mixtes et RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ecole d'hiver Francophone sur les Technologies de Conception des systèmes embarqués Hétérogènes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on the characterization and the modelization of ultra-wideband antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Singapore. pp. 491-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Verification of RTL Designs driven by Mutation Testing metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Serrestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Euromicro Conference on Digital System Design Architectures, Methods and Tools, 2007. DSD 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lubeck, Germany. pp.222-227, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2007.4341472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00254470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of Behavioral Level Design Validation for AMS&RF SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI SOC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Atlanta, United States. pp.100 - 106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using of Behavioral level AMS & RF Simulation for Validation Test Set Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WTW'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Berkeley, United States. pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en VHDL-AMS du lien RF pour la simulation de systèmes RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ecole d'hiver Francophone sur les Technologies de Conception des systèmes embarqués Hétérogènes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS modeling of an UWB link radio including antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Oliveira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Morocco. pp. 570-573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Design-for-Test Architecture for Asynchronous Networks-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st ACM/IEEE International Symposium on Networks-on-Chip (NOCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Princeton, New Jersey, United States. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of a high level fault model for the Optimization of Validation Test Set reused for Manufacturing Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.66 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hardware Emulation on the verification quality improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Serrestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Very Large Scale Integration, 2007. VLSI - SoC 2007. IFIP International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Atlanta, United States. pp.218-223, ISBN: 978-1-4244-1710-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Implement an Asynchronous Test Wrapper for Network-on-Chip Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th IEEE European Test Symposium (ETS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Freiburg, Germany. pp.Tran07HTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de vecteurs de test pour les systèmes analogiques mixtes et RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'hiver Francophone sur les Technologies de Conception des systèmes embarqués Hétérogènes (FETCH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Villard-de-Lans, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification au niveau comportemental de stimuli pour la validation de conception de SoCs AMS&RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche Test des SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID- Radiofrequency Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bechevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Agence Rhône-Alpes pour la Maîtrise des Technologies de Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale d'un émetteur récepteur W-CDMA en VHDL-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale d'un émetteur récepteur WCDMA en VHDL-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rennes, France. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Improve a set of design validation data by using mutation-based test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Serrestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Design and Diagnostics of Electronic Circuits and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Prague, Czech Republic. pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00254378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Validation using Genetic Algorithms guided by Mutation Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Serrestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design of Circuit and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Barcelone, Spain. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00254467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DfT Architecture for Asynchronous Networks-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Southampton, United Kingdom. pp.219-224, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2006.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et génération de vecteurs pour la validation et le test de production de systèmes analogiques, mixtes et RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, ¨Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral modeling of W-CDMA transceiver with VHDL-AMS language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Prague, Czech Republic. pp.113 - 118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavorial modeling of WCDMA transceiver with VHDL-AMS language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Design and Diangostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pragues, Czech Republic. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-Test of Asynchronous Networks-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Prague, Czech Republic. pp. 163-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale en VHDL-AMS de systèmes sans-fil intégrés : application aux systèmes d'identification par radio fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France. pp.999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennas for RFID tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC-EUSAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation sampling technique for the generation of structural test data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scholivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale en VHDL-AMS de systèmes sans-fil intégrés : modèle d'antenne et application aux systèmes d'identification par radio fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation Sampling Technique for the Generation of Structural Test Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scholivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2005 - 8th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Munich, Germany. pp.1022-1023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2005.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS system-level simulation: behavioral antenna models and Radio-Frequency Identification case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Mediterranean Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Marseille, France. pp.00-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-frequency identification systems from antenna characterization to system validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless system validation using VHDL-AMS behavioral antenna models: Radio-Frequency Identification case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Wireless Technology and European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Amsterdam, Netherlands. pp.00-001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An A/D Interface for Resonant Piezoresistive MEMS Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2004 - IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.83-88, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2004.1571786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless System Validation using VHDL-AMS Behavioral Antenna Models : Radio-Frequency Identification case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Phu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Wireless Technology 2004, Amsterdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Amsterdam, France. pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a CMOS MEMS Using Standard Microelectronic CAD Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOTECH 2003 - Nanotechnology Conference and Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, San Francisco, CA, United States. pp.472-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'antennes en VHDL-AMS pour systèmes RFID intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Numerical Methods in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Toulouse, France. pp.00-001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'antennes en VHDL-AMS applications aux systèmes RFID intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARATEM, Telecom research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS antenna modeling, Wireless Microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Micro and Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Grenoble, France. pp.000-001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la télé-alimentation des systèmes RFID UHF grâce à la modélisation comportementale du lien RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Phu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journées d'études Faible Tension Faible Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Based Testing of Sequential VHDL Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scholivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE European Test Workshop (ETW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Maastricht, Netherlands. pp.199-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Modeling and Simulation of Antennas: Radio-Frequency Identification case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Behavioral Modeling and Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, San Jose CA, United States. pp.00-001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Oscillation-Based Test Methodology for Micro-Electro-Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'02: 20th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monterey, CA, USA, pp.439-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Environmental Parameters on CMOS MEMS Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Dzeukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANEUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Test d'une Micro-Boussole Electromécanique Intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of an Oscillation-Based Test Methodology for CMOS Micro-Electro-Mechanichal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France. pp.1120-1120, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2002.998476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined CMOS Magnetic Field Sensors with Low-Noise Signal Conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMS'02: IEEE International Conference on Micro Electro Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Las Vegas, Nevada, USA, pp.256-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Reasonant Micro-Electro-Mechanical Sensors Using the Oscillation-Based Test Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW 2002 - 3rd IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Montevideo, Uruguay. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of CMOS 0n-Chip Mechanical Devices for Spectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathébras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET ANACONDA ‐ ANALYSE DE CYBERSÉCURITÉ AU MOYEN D'OUTILS NON‐INTRUSIFS DE DIAGNOSTIC AUTOMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Midroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI (Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SYSTEM FOR DETECTING MALWARES IN A RESOURCES CONSTRAINED DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 4 235 469 A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté de fonctionnement des systèmes RFID – Evaluation et simulation des dysfonctionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des Jeux de Test pour la Validation de Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Serrestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception en vue du test pour l'architecture d'un réseau sur puce asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des antennes ULB et co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Phu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception en vue de Test pour l'Architecture d'un Réseau sur Puce Asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId410"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Beroulle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vincent BEROULLE - Professeur - Univ. Grenoble Alpes, Grenoble INP - LCIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Beroulle received an Engineer Degree from the National Polytechnical Institute of Grenoble (INPG) in 1996, and a Master's Degree and a Ph.D. in Microelectronics from the University of Montpellier II, respectively in 1999 and 2002. He is currently a Professor at the Grenoble Institute of Technology. He is head of the LCIS laboratory. His main interest concerns the security and safety of complex integrated circuits and systems. In particular, his work deals with fault modeling and fault injection with emulation platforms with a specific focus on IoT and RFID technologies.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Develop ECC-Based Low Cost RFID Tags Robust Against Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Hiep Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 379, Springer International Publishing, pp.433-447, 2021, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77424-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Elliptic Curve Scalar Multiplication Secure Against Side Channel Attacks and Safe Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop, COSADE 2017, Paris, France, April 13-14, 2017, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-82, 2017, 978-3-319-64646-6. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64647-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Technology Spreading on MEMS Design Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coumar Oudéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.241-251, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise optimisation of a piezoresistive CMOS MEMS for magnetic field sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Optimisatioin of a Piezoresistive CMOS MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS monolithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès science publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), 2000, Nano et Micro Technologies, micro-capteurs et microsystèmes intégrés, 9-782746-202422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Attack on RO-PUFs: The Cases of Bulk 65 nm and FDSOI 28 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3793848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Power-Off Temperature Attacks Potential Against Security Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Esmaeilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (6), pp.1912. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25061912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer analysis of clock glitch fault injection while fetching variable-length instructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gijs Burghoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), pp.325-342. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-024-00352-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a lightweight differential power analysis countermeasure method on elliptic curves for low-cost devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (30), pp.74657-74683. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-024-18368-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong PUF Enrollment with Machine Learning: A Methodical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.653. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11040653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helper Data Masking for Physically Unclonable Function-based Key Generation Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Afghah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.40150 - 40164. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3165284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Survey of Attacks without Physical Access Targeting Hardware Vulnerabilities in IoT/IIoT Devices, and Their Detection Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos-Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3471936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Inference Methodology for Microarchitecture-aware Fault Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey: Vulnerability Analysis of Low-Cost ECC-Based RFID Protocols against Wireless and Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiep Manh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (17), pp.5824. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21175824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level fault injection to assess FMEA on critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Morin-Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.114135. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Evaluation and Configuration of Fault Injection Attack Instruments to Design Attack Resistant MCU-Based IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.1153. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics9071153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer analysis of software fault models and countermeasures against hardware fault attacks in a RISC-V processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pebay-Peyroula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.102862. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2019.102862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized NS2 Module for UHF Passive RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Benfraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-018-5769-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to Laser Fault Injection: CMOS FD-SOI vs. CMOS bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.6-15. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2018.2886463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCALATION: Leveraging Logic Masking to Facilitate Path-Delay-Based Hardware Trojan Detection Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Hardware and Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.83-96. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41635-018-0033-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Enhancements of a Mutual Authentication Protocol Used in a HF Full-Fledged RFID Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Machhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (3), pp.291 - 304. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-018-5725-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Countermeasure at Authentication Protocol Level against Electromagnetic Side Channel Attacks on RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Machhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (11), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2017.081109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeRFID Project: A complete Framework for the Improvement of UHF RFID System Dependability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1&amp;2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECDSA Passive Attacks, Leakage Sources, and Common Design Mistakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubeuf Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of laser-induced errors: RTL fault models versus layout locality characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock generator behavioral modeling for supply voltage glitch attack effects analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béringuier-Boher Noemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Damiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID System On-line Testing Based on the Evaluation of the Tags Read-Error-Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-010-5191-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-Test Approach of an Asynchronous Network-on-Chip Architecture and its Associated Test Pattern Generation and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computers &amp; Digital Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (5), pp.487-500. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cdt.2008.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Design-for-Test Architecture for Asynchronous NoC-based Systems-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing Test Qualification Time of AMS&RF Systems by using Normal Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of a high level fault model for the Optimization of Validation Test Set reused for Manufacturing Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 2008 (Article ID 596146), pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID tag-antenna matching optimization using VHDL-AMS behavioral modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Phu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (2), pp. 81-162, ISSN : 0925-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS MEMS Based on Mechanical Resonators Using a RF Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (6), pp.962-967. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2004.828113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotithic Piezoresistive CMOS Magnetic Field Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, A: Physical, Vol. 103 (1-2), pp. 23-32. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-4247(02)00317-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of CMOS MEMS structures obtained by Front Side Bulk Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (9-11), pp.1777-1782. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2714(02)00230-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Testability of a Monolithic MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (5), pp.439-450. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1012759320563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Under Stress: The Impact of Localized Aging on RO-PUF Architectures in FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE European Test Symposium (ETS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Safety and Security-Protected AES Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Egloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 28th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS63720.2025.11006768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Fault Injection on RO-based PUFs Implemented on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Thermal Effects For Biasing PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE European Test Symposium (ETS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Elapsed Time Techniques in Trusted Execution Environment for Lightweight Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Blockchain (Blockchain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.81-88, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Blockchain62396.2024.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Elapsed Time for Blockchain: Proof of Hardware Time and Some of its Physical Threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 27th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France. pp.137-144, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD64264.2024.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Invasive Attack on Ring Oscillator-based PUFs through Localized X-Ray Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasr-Eddine Ouldei Tebina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Eddine Zergainoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Hardware Oriented Security and Trust (HOST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Tysons Corner, United States. pp.01-11, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOST55342.2024.10545397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid solution for constrained devices to detect microarchitectural attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos-Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE European Symposium on Security and Privacy Workshops (EuroS&amp;PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.259-269, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW59978.2023.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of High Temperature Effects on Ring Oscillator based Physical Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Symposium on On-Line Testing and Robust System Design (IOLTS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Delayed-Based Detectors Against Power-off Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Esmaeilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirbaha Amir-Pasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 29th International Symposium on On-Line Testing and Robust System Design (IOLTS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Crete, Greece. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS59296.2023.10224876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure-by-Design Methodology using Meet-in-the-Middle Design Flow for Hardware Implementations of ECC-based Passive RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Hiep Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: International Conference on Wireless and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost Low-Power Implementation of Binary Edwards Curve for Secure Passive RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Hiep Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Hieu Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 16th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.494-500, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSoC60832.2023.00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarchitectural Insights into Unexplained Behaviors under Clock Glitch Fault Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Smart Card Research and Advanced Application Conference (CARDIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research for a new solution for the detection of malwares in IoT/IIoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Code et Cryptographie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04072867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Approach to Model Strong PUF with Multi-Layer Perceptron using Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Quality Electronic Design (ISQED 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED54688.2022.9806257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure PUF-based Authentication and Key Exchange Protocol using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Afghah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Space Modeling: An Enrollment Solution for XOR Arbiter PUF using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Quality Electronic Design (ISQED 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED54688.2022.9806267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarchitecture-aware Fault Models: Experimental Evidence and Cross-Layer Inference Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Design &amp; Technology of Integrated System in Nanoscale Era (DTIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Apulia (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer Approach to Assess FMEA on Critical Systems and Evaluate High-Level Model Realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Morin-Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Genévrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IFIP/IEEE International Conference on very Large Scale Integration, VLSI-SoC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC53125.2021.9607001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaDMAN: Detection of Software Attacks Targeting Hardware Vulnerabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 24th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Palermo, France. pp.355-362, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD53832.2021.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing IoT/IIoT from Software Attacks Targeting Hardware Vulnerabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference (NEWCAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An In-Depth Vulnerability Analysis of RISC-V Micro-Architecture Against Fault Injection Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Norollah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Athens, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT52944.2021.9568318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Layer Fault Simulations for Analyzing the Robustness of RTL Designs in Airborne Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Morin-Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Novi Sad, Serbia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS50862.2020.9095559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Non-Profiled Differential Deep Learning Attacks against an AES Encryption Algorithm Protected using a Correlated Noise Generation based Hiding Countermeasure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Alipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Aerabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.614-617, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Security Vulnerability Assessment to Identify the Potential Risks in A Critical Embedded Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 26th International Symposium on On-Line Testing and Robust System Design (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF Enrollment and Life Cycle Management: Solutions and Perspectives for the Test Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock skew-based physical authentication protocol for 802.15.4 IR-UWB indoor positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pestourie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 10th International Conference on the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and Hardware security: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Regazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer-Aided Design (ICCAD 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power of Prediction: Advantages of Deep Learning Modeling as Replacement for Traditional PUF CRP Enrollment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrueDevice2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Fault Injection Method for Evaluating Critical System Parameter Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Morin-Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Software Security Against Complex Fault Models with Frama-C Value Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pebay-Peyroula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Workshop on Fault Diagnosis and Tolerance in Cryptography (FDTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States. pp.33-40, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2019.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Choices for Implementing a Secure ECC-based Lightweight RFID Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Bilgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Machhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Design &amp; Test of Integrated Micro &amp; Nano-Systems (DTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Gammarth-Tunis, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTSS.2019.8914902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Low Cost Fault Injection Framework for Security Assessment of Cyber-Physical Systems: Clock Glitch Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Souvatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Aerabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 4th International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rhodes Island, Greece. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2019.8854391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open 802.15.4 IR-UWB Modular Platform For Localization Protocols Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pestourie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Reunion, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/RADIO46463.2019.8968940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricting Switching Activity Using Logic Locking to Improve Power Analysis-Based Trojan Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 4th International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rhodes Island, Greece. pp.49-54, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2019.8854402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection on Hidden Registers in a RISC-V Rocket Processor and Software Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pebay-Peyroula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy. pp.252-255, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2019.8715158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Evaluation with an Indoor UWB Localization Open Platform: Acknowledgment Attack Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pestourie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 30th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2019.8904224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of UHF RFID Anti-Collision Protocols with NS2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ben Fraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 9th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2018.8328679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser fault injection at the CMOS 28 nm technology node: an analysis of the fault model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC: Fault Diagnosis and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2018.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01856008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of using CMOS FD-SOI rather than CMOS bulk to harden ICs against laser attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.214-219, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01856000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Security Evaluation Platform for MCU-Based Connected Devices: Application to Healthcare IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 3rd International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Costa Brava, France. pp.87-92, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to enhance the safety and security of EPC Class-1 generation-2 UHF RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ben Fraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 2nd International Conference on Inventive Systems and Control (ICISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Coimbatore, France. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICISC.2018.8398977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Modeling with NS2 in UHF RFID Anti-Collision Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ben Fraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 32nd International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Krakow, France. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2018.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Analysing Microarchitecture for Accurate Software Fault Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pebay-Peyroula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 21st Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Prague, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2018.00097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for the Choice of a Wireless Secure Positioning and Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pestourie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Secure Internet of Things (SIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIoT.2018.00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectroMagnetic Attack Test Platform for Validating RFID Tag Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Machhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 6th International EURASIP Workshop on RFID Technology (EURFID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brno, Czech Republic. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EURFID.2018.8611655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global approach for the improvement of UHF RFID safety and security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ben Fraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Technology of Integrated Systems In Nanoscale Era (DTIS), 2017 12th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of a Secured Digital Ultralight 14443-Type A RFID tag with a FPGA Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Machhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High output hamming-distance achievement by a greedy logic masking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Mohammad Saleh Samimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Aerabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE East-West Design &amp; Test Symposium (EWDTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Yerevan, France. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EWDTS.2016.7807657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How logic masking can improve path delay analysis for Hardware Trojan detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 34th International Conference on Computer Design (ICCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Phenix, United States. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD.2016.7753319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-Level Simulation for the Dependability Improvement of UHF RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWMC 2016 : The Twelfth International Conference on Wireless and Mobile Communications (includes QoSE WMC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Nov 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the development of a new countermeasure on a laser attack RTL fault model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ananiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference (DATE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing logic masking to facilitate path-delay-based hardware Trojan detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 22nd International Symposium on On-Line Testing and Robust System Design (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sant Felliu, Spain. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2016.7604696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of RTL Fault Models for the Robustness Evaluation of Aerospace FPGA devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Champon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grenevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IEEE international Symposium on On-Line Testing and Robust System Design (IOLTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, San Feliu de Guiwols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Fault Injections for Early Security Evaluation vs. Laser-based Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, St Feliu de Guixols, Spain. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Fault Effects in Security-Dedicated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Playa del Carmen, Mexico. pp.220-240, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25279-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of RTL laser fault injection model with respect to layout information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Tampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hardware Oriented Security and Trust (HOST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Washington,, United States. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2015.7140241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of laser-induced errors: RTL fault model versus layout locality characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating side channel analysis by obfuscation for Hardware Trojan detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Nejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test Symposium (IDT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dead sea, Jordan. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2015.7396749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of RTL laser fault injection model with respect to layout information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Hardware Oriented Security and Trust (HOST'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, McLean, VA, United States. pp.78-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation Based Fault Injection on UHF RFID Transponder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Varsaw, Poland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA emulation of laser attacks against secure deep submicron integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Papavramidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On error models for RTL security evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vanhauwaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santorini, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance Evaluation of RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Latin America Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Fortaleza, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Glitch Attacks on Mixed Signal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Euromicro Conference on Digital Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verone, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple fault injection methodology based on cone partitioning towards RTL modeling of laser attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference and Exhibition (DATE), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE2014.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the security level of analog IPs by using a dedicated vulnerability analysis methodology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Damiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Electronic Design (ISQED), 2013 14th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, United States. pp.531-537, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED.2013.6523662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An UHF RFID Emulation Platform with Fault Injection and real time Monitoring capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Design &amp; Test Symposium 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assertion based on-line fault detection applied on UHF RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Mezzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kermia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamimi Chemali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Design &amp; Test Symposium 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating and Enhancing the Security of Analog and Mixed IPs in Complex System On Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Damiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Trustworthy Manufacturing and Utilization of Secure Devices, TRUDEVICE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering Hardware Trojans in EPC C1G2 RFID Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Omar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Trustworthy Manufacturing and Utilization of Secure Devices, TRUDEVICE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPC Class 1 GEN 2 UHF RFID tag emulator for robustness evaluation and improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS), 2013 8th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Marrakesh, Morocco. pp.20-24, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2013.6527771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA emulation of laser attacks against secure deep submicron integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque du GdR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new RFID system performance monitoring approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation &amp; Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards middleware-based fault-tolerance in RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Dependable Computing (EWDC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pise, Italy. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards middleware-based fault-tolerance in RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Dependable Computing, EWDC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pise, Italy. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an unified IP verification and robustness analysis platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ramon Garcia Oya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE Symposium on Design and Diagnostics of Electronic Circuits and Systems, DDECS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SystemC Modeling of RFID Systems for Robustness Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software, Telecommunications and Computer Networks IEEE SoftCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hvar (Split), Croatia. pp.ISBN : 978-953-290-027-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read rate profile monitoring for defect detection in RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on RFID-Technologies and Applications (RFID-TA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sitges (Barcelona), Spain. pp. 89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read-Error-Rate evaluation for RFID system on-line testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Minh Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 16th International Mixed-Signals, Sensors and Systems Test Workshop (IMS3TW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, La Grande Motte, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design-for-Test Implementation of an Asynchronous Network-on-Chip Architecture and its Associated Test Pattern Generation and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd ACM/IEEE International Symposium on Networks-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Newcastle, United Kingdom. pp. 149-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of Behavioral Level Design Validation for AMS&RF SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI SOC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Atlanta, United States. pp.100 - 106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using of Behavioral level AMS & RF Simulation for Validation Test Set Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WTW'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Berkeley, United States. pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en VHDL-AMS du lien RF pour la simulation de systèmes RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ecole d'hiver Francophone sur les Technologies de Conception des systèmes embarqués Hétérogènes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS modeling of an UWB link radio including antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Oliveira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Morocco. pp. 570-573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Verification of RTL Designs driven by Mutation Testing metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Serrestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Euromicro Conference on Digital System Design Architectures, Methods and Tools, 2007. DSD 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lubeck, Germany. pp.222-227, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2007.4341472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00254470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Design-for-Test Architecture for Asynchronous Networks-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st ACM/IEEE International Symposium on Networks-on-Chip (NOCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Princeton, New Jersey, United States. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of a high level fault model for the Optimization of Validation Test Set reused for Manufacturing Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.66 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hardware Emulation on the verification quality improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Serrestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Very Large Scale Integration, 2007. VLSI - SoC 2007. IFIP International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Atlanta, United States. pp.218-223, ISBN: 978-1-4244-1710-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de vecteurs de test pour les systèmes analogiques mixtes et RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'hiver Francophone sur les Technologies de Conception des systèmes embarqués Hétérogènes (FETCH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Villard-de-Lans, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Implement an Asynchronous Test Wrapper for Network-on-Chip Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th IEEE European Test Symposium (ETS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Freiburg, Germany. pp.Tran07HTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de vecteurs de test pour les systèmes analogiques mixtes et RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ecole d'hiver Francophone sur les Technologies de Conception des systèmes embarqués Hétérogènes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on the characterization and the modelization of ultra-wideband antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Singapore. pp. 491-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Improve a set of design validation data by using mutation-based test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Serrestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Design and Diagnostics of Electronic Circuits and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Prague, Czech Republic. pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00254378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale d'un émetteur récepteur W-CDMA en VHDL-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale d'un émetteur récepteur WCDMA en VHDL-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rennes, France. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID- Radiofrequency Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bechevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Agence Rhône-Alpes pour la Maîtrise des Technologies de Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et génération de vecteurs pour la validation et le test de production de systèmes analogiques, mixtes et RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, ¨Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Validation using Genetic Algorithms guided by Mutation Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Serrestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design of Circuit and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Barcelone, Spain. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00254467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DfT Architecture for Asynchronous Networks-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Southampton, United Kingdom. pp.219-224, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2006.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral modeling of W-CDMA transceiver with VHDL-AMS language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Prague, Czech Republic. pp.113 - 118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavorial modeling of WCDMA transceiver with VHDL-AMS language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Design and Diangostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pragues, Czech Republic. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-Test of Asynchronous Networks-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Prague, Czech Republic. pp. 163-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification au niveau comportemental de stimuli pour la validation de conception de SoCs AMS&RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche Test des SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale en VHDL-AMS de systèmes sans-fil intégrés : modèle d'antenne et application aux systèmes d'identification par radio fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation sampling technique for the generation of structural test data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scholivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation Sampling Technique for the Generation of Structural Test Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scholivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2005 - 8th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Munich, Germany. pp.1022-1023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2005.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennas for RFID tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC-EUSAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale en VHDL-AMS de systèmes sans-fil intégrés : application aux systèmes d'identification par radio fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France. pp.999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An A/D Interface for Resonant Piezoresistive MEMS Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2004 - IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.83-88, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2004.1571786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless system validation using VHDL-AMS behavioral antenna models: Radio-Frequency Identification case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Wireless Technology and European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Amsterdam, Netherlands. pp.00-001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-frequency identification systems from antenna characterization to system validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless System Validation using VHDL-AMS Behavioral Antenna Models : Radio-Frequency Identification case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Phu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Wireless Technology 2004, Amsterdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Amsterdam, France. pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS system-level simulation: behavioral antenna models and Radio-Frequency Identification case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Mediterranean Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Marseille, France. pp.00-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'antennes en VHDL-AMS pour systèmes RFID intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Numerical Methods in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Toulouse, France. pp.00-001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'antennes en VHDL-AMS applications aux systèmes RFID intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARATEM, Telecom research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS antenna modeling, Wireless Microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Micro and Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Grenoble, France. pp.000-001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la télé-alimentation des systèmes RFID UHF grâce à la modélisation comportementale du lien RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Phu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journées d'études Faible Tension Faible Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Modeling and Simulation of Antennas: Radio-Frequency Identification case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Behavioral Modeling and Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, San Jose CA, United States. pp.00-001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Based Testing of Sequential VHDL Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scholivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE European Test Workshop (ETW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Maastricht, Netherlands. pp.199-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a CMOS MEMS Using Standard Microelectronic CAD Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOTECH 2003 - Nanotechnology Conference and Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, San Francisco, CA, United States. pp.472-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Test d'une Micro-Boussole Electromécanique Intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Environmental Parameters on CMOS MEMS Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Dzeukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANEUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of an Oscillation-Based Test Methodology for CMOS Micro-Electro-Mechanichal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France. pp.1120-1120, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2002.998476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined CMOS Magnetic Field Sensors with Low-Noise Signal Conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMS'02: IEEE International Conference on Micro Electro Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Las Vegas, Nevada, USA, pp.256-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Reasonant Micro-Electro-Mechanical Sensors Using the Oscillation-Based Test Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW 2002 - 3rd IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Montevideo, Uruguay. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of CMOS 0n-Chip Mechanical Devices for Spectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathébras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Oscillation-Based Test Methodology for Micro-Electro-Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'02: 20th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monterey, CA, USA, pp.439-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET ANACONDA ‐ ANALYSE DE CYBERSÉCURITÉ AU MOYEN D'OUTILS NON‐INTRUSIFS DE DIAGNOSTIC AUTOMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Midroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI (Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SYSTEM FOR DETECTING MALWARES IN A RESOURCES CONSTRAINED DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 4 235 469 A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté de fonctionnement des systèmes RFID – Evaluation et simulation des dysfonctionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des antennes ULB et co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Phu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Tedjini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception en vue du test pour l'architecture d'un réseau sur puce asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des Jeux de Test pour la Validation de Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Serrestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception en vue de Test pour l'Architecture d'un Réseau sur Puce Asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Tu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03620311v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hiep Dao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kieffer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Tu Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77424-0_35" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dubeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64647-3_5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dardalhon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumar Oud&#233;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_21" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_40" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_39" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Douadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3793848" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557324v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Alshaer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs Burghoorn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleuze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-024-00352-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gabsi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kortli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Hamdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18368-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848691v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114841" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Pour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Afghah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3165284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos-Foivos Polychronou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Thevenon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3471936" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11040653" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03620278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiep Manh Dao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175824" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271978v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Morin-Allory" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kazemi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Fazeli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9071153" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Benfraj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Meddeb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5769-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pebay-Peyroula" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papadimitriou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.102862" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971932v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Candelier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Castro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Barthelemy Faber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2886463" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724155v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Nejat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-018-0033-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899794v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Naija" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5725-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663566v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2017.081109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ringuier-Boher Noemie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Damiens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.02.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CR6NDXJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubeuf J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820611" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.01.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W2X0DLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575585v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fritz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-010-5191-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZH4Q3SH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105280v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Thonnart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durupt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Robach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt.2008.0072" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joannon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Carbonero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105282v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218160v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Carbonero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Khouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2004.828113" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269696v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(02)00317-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK76SF2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268582v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00230-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG1QJL4J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378525v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012759320563" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFBFXWNT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thirion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Egloff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006768" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338252v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521587v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Ouldei Tebina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-Eddine Zergainoh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOST55342.2024.10545397" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836317v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jayet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hennebert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Blockchain62396.2024.00020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532564v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567656" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD64264.2024.00027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193277v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeilian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirbaha Amir-Pasha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS59296.2023.10224876" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836502v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tu Tran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836466v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Hieu Bui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC60832.2023.00079" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149021v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW59978.2023.00033" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273995v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599336v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED54688.2022.9806257" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04072867v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Polychronou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689856v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599356v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED54688.2022.9806267" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03620297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Norollah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kchaou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT52944.2021.9568318" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601214v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Foivos Polychronou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462776" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272932v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353865v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gen&#233;vrier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC53125.2021.9607001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00060" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136621v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294821" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954099v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136631v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Alipour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Aerabi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116387" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937868v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS50862.2020.9095559" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953435v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159739" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999226v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cambou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999327v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Regazzoni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhasin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aydin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136636v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pestourie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854402" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8715158" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426131v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904224" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426133v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2019.00013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426112v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bilgacem" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTSS.2019.8914902" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426130v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Souvatzoglou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854391" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136633v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO46463.2019.8968940" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426120v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIoT.2018.00007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426123v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURFID.2018.8611655" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856000v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474230" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899812v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ben Fraj" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328679" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856008v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2018.00009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426115v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494843" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899809v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICISC.2018.8398977" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899806v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2018.00016" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899800v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2018.00097" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663938v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391000v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grenevrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444970v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chahed" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadimitriou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;ly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418432v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2016.7753319" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391006v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724174v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Mohammad Saleh Samimi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2016.7807657" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432066v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414728v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ananiadis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beroulle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412412v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2016.7604696" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tampas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383737v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25279-7_12" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392792v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Tampas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2015.7140241" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393406v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391014v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2015.7396749" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958582v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelmalek" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063664v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Gomina" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010314v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhauwaert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010294v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132405v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papavramidou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981848v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE2014.219" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958199v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Omar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950128v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2013.6527771" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400108v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933386v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727143" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861556v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2013.6523662" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950130v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mezzah" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kermia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamimi Chemali" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727091" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010298v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105361v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628783v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Maaloul" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580368v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593524v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Garcia Oya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593732v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628789v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491923v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Duc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Parissis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331239v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261818v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joannon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tedjini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329486v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duroc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khouri" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Vuong" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254470v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Serrestou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2007.4341472" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250426v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250420v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261817v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377834v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duroc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Oliveira Gomes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187291v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Thonnard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250422v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218169v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166373v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250410v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261815v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261812v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghiotto" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bechevet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250399v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261811v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254378v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254467v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142999v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2006.3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250407v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250397v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261825v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218149v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261806v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261810v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378490v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scholiv&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261759v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181680v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2005.220" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261735v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261743v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261738v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108896v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571786" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259990v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phu Vuong" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269546v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261730v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261753v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261728v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378617v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269437v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261729v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268484v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269356v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Dzeukou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269324v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268488v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2002.998476" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268486v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269323v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268509v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764162v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Midroit" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Blanchard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carlotti" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836637v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509521v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381553v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218157v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377836v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381555v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03620311v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hiep Dao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kieffer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Tu Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77424-0_35" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dubeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64647-3_5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dardalhon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumar Oud&#233;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_21" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_39" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_40" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Douadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3793848" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeilian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25061912" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Alshaer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs Burghoorn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleuze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-024-00352-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gabsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kortli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Hamdi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18368-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Pour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11040653" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Afghah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3165284" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos-Foivos Polychronou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Thevenon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3471936" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848691v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114841" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03620278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiep Manh Dao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175824" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Morin-Allory" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114135" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953431v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kazemi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Fazeli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9071153" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pebay-Peyroula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papadimitriou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.102862" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Benfraj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Meddeb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5769-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971932v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Candelier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Castro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Barthelemy Faber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2886463" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Nejat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-018-0033-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Naija" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5725-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663566v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2017.081109" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubeuf J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820611" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299277v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.01.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W2X0DLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ringuier-Boher Noemie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Damiens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.02.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CR6NDXJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575585v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fritz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-010-5191-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZH4Q3SH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Thonnart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durupt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Robach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt.2008.0072" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105282v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218160v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joannon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Carbonero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331235v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Carbonero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218161v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Khouri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108542v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2004.828113" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(02)00317-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK76SF2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00230-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG1QJL4J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378525v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012759320563" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFBFXWNT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441136v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thirion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Egloff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006768" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338252v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532564v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567656" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836317v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jayet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hennebert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Blockchain62396.2024.00020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836576v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD64264.2024.00027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Ouldei Tebina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-Eddine Zergainoh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOST55342.2024.10545397" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW59978.2023.00033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169632v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193277v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirbaha Amir-Pasha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS59296.2023.10224876" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836502v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tu Tran" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836466v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Hieu Bui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC60832.2023.00079" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273995v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04072867v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Polychronou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599336v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED54688.2022.9806257" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689856v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599356v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED54688.2022.9806267" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272932v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353865v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gen&#233;vrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC53125.2021.9607001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601312v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Foivos Polychronou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00060" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601214v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462776" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03620297v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Norollah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kchaou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT52944.2021.9568318" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937868v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS50862.2020.9095559" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136631v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Alipour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Aerabi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116387" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953435v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159739" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cambou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136636v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pestourie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999327v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Regazzoni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhasin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aydin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954099v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136621v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294821" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426133v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2019.00013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426112v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bilgacem" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTSS.2019.8914902" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426130v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Souvatzoglou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854391" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO46463.2019.8968940" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426128v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854402" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426113v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8715158" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426131v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904224" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899812v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ben Fraj" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328679" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856008v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2018.00009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856000v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474230" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426115v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494843" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899809v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICISC.2018.8398977" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899806v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2018.00016" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899800v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2018.00097" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426120v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIoT.2018.00007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426123v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURFID.2018.8611655" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663938v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391006v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724174v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Mohammad Saleh Samimi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2016.7807657" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418432v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2016.7753319" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432066v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414728v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ananiadis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadimitriou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;ly" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beroulle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412412v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2016.7604696" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391000v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grenevrier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444970v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chahed" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383737v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25279-7_12" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392792v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Tampas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2015.7140241" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393406v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391014v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2015.7396749" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393414v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tampas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010294v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelmalek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132405v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papavramidou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010314v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhauwaert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958582v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063664v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boher" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Gomina" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981848v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE2014.219" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861556v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2013.6523662" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933386v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727143" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950130v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mezzah" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kermia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamimi Chemali" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727091" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010298v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958199v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Omar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950128v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2013.6527771" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400108v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105361v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593732v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580368v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593524v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Garcia Oya" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628789v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628783v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Maaloul" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491923v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Duc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Parissis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331239v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250426v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250420v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261817v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khouri" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Vuong" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tedjini" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377834v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duroc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Oliveira Gomes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254470v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Serrestou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2007.4341472" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187291v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Thonnard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250422v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218169v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250410v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166373v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261818v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joannon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329486v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duroc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254378v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250399v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261811v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261812v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghiotto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bechevet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250407v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254467v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142999v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2006.3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250397v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261825v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218149v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261815v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261759v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378490v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scholiv&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181680v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2005.220" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261810v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261806v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108896v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571786" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261738v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261743v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259990v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phu Vuong" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261735v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261730v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261753v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261728v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378617v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261729v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269437v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269546v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269324v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269356v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Dzeukou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268488v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2002.998476" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268486v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269323v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268509v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268484v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764162v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Midroit" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Blanchard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carlotti" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836637v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509521v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377836v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218157v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381553v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381555v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>