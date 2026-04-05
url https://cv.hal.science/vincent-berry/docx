--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -3791,222 +3791,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00194239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipolar Consensus for Phylogenetic Trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Parametrized Complexity of Maximum Agreement Subtree and Maximum Compatible Tree problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lartillot</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10635150600969880⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (3), pp.289-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2006.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00126475v1</w:t>
+                <w:t xml:space="preserve">lirmm-00131835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Parametrized Complexity of Maximum Agreement Subtree and Maximum Compatible Tree problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multipolar Consensus for Phylogenetic Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Nicolas</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lartillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3 (3), pp.289-302. </w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (5), pp.837-843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2006.39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10635150600969880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00131835v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00126475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDM : A Fast Distance-Based Approach for (Super)Tree Building in Phylogenomics</w:t>
               </w:r>
@@ -5804,264 +5804,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00131866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDM: Une Méthode de Distance Rapide pour les Etudes de Phylogénomique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Approximation of Computing Evolutionary Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2005 - 6es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOON: Computing and Combinatorics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Kunming, China. pp.115-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11533719_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106495v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Approximation of Computing Evolutionary Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SDM: Une Méthode de Distance Rapide pour les Etudes de Phylogénomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOON: Computing and Combinatorics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOBIM 2005 - 6es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.231-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106451v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum Agreement and Compatible Supertrees</w:t>
               </w:r>
@@ -7791,51 +7791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Singh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratap Vydyam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Fang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Estrada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2386136" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287030v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnus Stoltz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao D. Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008380" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gence" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arvestad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Bansal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Doyon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12897" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02097189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sardos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A. Cenci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Geigle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Hibbins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy227" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv625" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0930-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180303v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido W. Grimm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772000.2014.941037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0253-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pointet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-8-12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189798v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hau Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073667" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad El Baidouri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002255" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Paprotny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500254" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Bininda-Emonds" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Semple" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys090" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Dassouli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks700" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.11.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbr045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hebrard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq086" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04475E55605675A7380FEFDFCAFA0AC258B2656E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.93" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371209v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.06.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368545v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp217" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00396040v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clairon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Pourali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberval" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-108" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1497290.1497299" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan S. Peng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hing-Fung Ting" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-007-9084-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324068v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Noort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#248;nsted" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00406.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-413" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194235v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150701639754" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2006.08.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00126475v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150600969880" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00131835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2006.39" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150600969872" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00131854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150500541649" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04781943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Teriihoania" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS62655.2024.00112" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04027971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04025606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Blanchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hott" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Carroll" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Edmison" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571785.3574129" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726175v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rousseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502718.3524753" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028069v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cherifa Abid" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353161v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_42" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394409v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718347v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33122-0_10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804068v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00833164v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J. Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367086v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_60" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371485v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_26" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130406v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00131866v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106495v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106451v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11533719_14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-382PPTNT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108782v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27801-6_15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127859v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadine El Hatimi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Preney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quesnot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04027842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594479v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chakiachvili" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264556v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2864-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gorbunov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recombcg.uottawa.ca/recombcg2010/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-30162-4_223" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04828058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885401v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00143208v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106626v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106642v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191964v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269481v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Singh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratap Vydyam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Fang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Estrada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2386136" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287030v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnus Stoltz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao D. Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008380" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gence" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arvestad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Bansal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Doyon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12897" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02097189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sardos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A. Cenci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Geigle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Hibbins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy227" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv625" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0930-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180303v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido W. Grimm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772000.2014.941037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0253-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pointet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-8-12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189798v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hau Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073667" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad El Baidouri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002255" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Paprotny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500254" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Bininda-Emonds" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Semple" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys090" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Dassouli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks700" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.11.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbr045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hebrard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq086" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04475E55605675A7380FEFDFCAFA0AC258B2656E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.93" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371209v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.06.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368545v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp217" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00396040v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clairon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Pourali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberval" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-108" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1497290.1497299" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan S. Peng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hing-Fung Ting" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-007-9084-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324068v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Noort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#248;nsted" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00406.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-413" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194235v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150701639754" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2006.08.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00131835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2006.39" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00126475v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150600969880" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150600969872" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00131854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150500541649" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04781943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Teriihoania" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS62655.2024.00112" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04027971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04025606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Blanchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hott" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Carroll" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Edmison" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571785.3574129" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726175v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rousseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502718.3524753" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028069v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cherifa Abid" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353161v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_42" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394409v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718347v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33122-0_10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804068v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00833164v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J. Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367086v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_60" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371485v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_26" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130406v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00131866v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106451v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11533719_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-382PPTNT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108782v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27801-6_15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127859v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadine El Hatimi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Preney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quesnot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04027842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594479v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chakiachvili" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264556v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2864-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gorbunov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recombcg.uottawa.ca/recombcg2010/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-30162-4_223" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04828058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885401v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00143208v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106626v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106642v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191964v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269481v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>