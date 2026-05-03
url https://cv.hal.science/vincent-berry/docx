--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1536,499 +1536,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00812726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support measures to estimate the reliability of evolutionary events predicted by reconciliation methods</w:t>
+                <w:t xml:space="preserve">Genetic structure and evolution of the Leishmania genus in Africa and Eurasia: what does MLSA tell us</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Hau Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">Fouad El Baidouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Diancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0073667⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (6), pp.e2255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189798v1</w:t>
+                <w:t xml:space="preserve">lirmm-00818822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and evolution of the Leishmania genus in Africa and Eurasia: what does MLSA tell us</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Brisse</w:t>
+                <w:t xml:space="preserve">Support measures to estimate the reliability of evolutionary events predicted by reconciliation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (6), pp.e2255. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e73667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0073667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00818822v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing a set of reconciliations in a compact way</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+                <w:t xml:space="preserve">Amalgamating Source Trees with Different Taxonomic Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Paprotny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">Olaf Bininda-Emonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Semple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219720012500254⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (2), pp.231-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/sys090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00818801v1</w:t>
+                <w:t xml:space="preserve">lirmm-00804769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amalgamating Source Trees with Different Taxonomic Levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representing a set of reconciliations in a compact way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Paprotny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Semple</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 62 (2), pp.231-249. </w:t>
+              <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (2), pp.1250025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sysbio/sys090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219720012500254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00804769v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00818801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing of the smallest apicomplexan genome from the human pathogen Babesia Microti</w:t>
               </w:r>
@@ -2609,235 +2609,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Parameter Tractability of the Maximum Agreement Supertree Problem</w:t>
+                <w:t xml:space="preserve">On the Approximability Results for Maximum Agreement Subtree and Maximum Compatible Tree Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2008.93⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157 (7), pp.1555-1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00324055v1</w:t>
+                <w:t xml:space="preserve">lirmm-00371209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Approximability Results for Maximum Agreement Subtree and Maximum Compatible Tree Problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Fixed-Parameter Tractability of the Maximum Agreement Supertree Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 157 (7), pp.1555-1570. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (2), pp.342-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2008.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00371209v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00324055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Galled Networks from Real Data</w:t>
               </w:r>
@@ -3100,64 +3100,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear time 3-approximation for MAST problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3566,295 +3566,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00324069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhySIC: A Veto Supertree Method with Desirable Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximum Agreement and Compatible Supertrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Guillemot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10635150701639754⟩</w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (3), pp.564-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2006.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00194235v1</w:t>
+                <w:t xml:space="preserve">lirmm-00194239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Agreement and Compatible Supertrees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PhySIC: A Veto Supertree Method with Desirable Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 5 (3), pp.564-591. </w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (5), pp.798-817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2006.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10635150701639754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00194239v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00194235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Parametrized Complexity of Maximum Agreement Subtree and Maximum Compatible Tree problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3 (3), pp.289-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3992,51 +3992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDM : A Fast Distance-Based Approach for (Super)Tree Building in Phylogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4122,51 +4122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Computation of Supertrees for Compatible Phylogenies with Nested Taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Semple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55 (2), pp.270-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4589,252 +4589,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04025606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ShellOnYou : Learning by Doing Unix Command Line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand collaborer répond à une « urgence » : l'atout d'une structuration Réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cherifa Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chouki Tibermacine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITiCSE 2022 - 27th ACM Conference on on Innovation and Technology in Computer Science Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIPU 2022 - 32e congrès de l'Association Internationale de Pédagogie Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03726175v1</w:t>
+                <w:t xml:space="preserve">lirmm-04028069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand collaborer répond à une « urgence » : l'atout d'une structuration Réseau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ShellOnYou : Learning by Doing Unix Command Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Berry</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Tibermacine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIPU 2022 - 32e congrès de l'Association Internationale de Pédagogie Universitaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITiCSE 2022 - 27th ACM Conference on on Innovation and Technology in Computer Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Dublin, Ireland. pp.379-385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3502718.3524753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04028069v1</w:t>
+                <w:t xml:space="preserve">halshs-03726175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Phylogenetic Networks is NP-hard</w:t>
               </w:r>
@@ -5043,269 +5043,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for gene tree uncertainty improves gene tree accuracy as well as duplications, transfers and losses predictions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenetic reconstruction in Quercus based on multiple nuclear genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Algorithms in Bioinformatics (WABI 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718347v3</w:t>
+                <w:t xml:space="preserve">hal-02804068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic reconstruction in Quercus based on multiple nuclear genes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accounting for gene tree uncertainty improves gene tree accuracy as well as duplications, transfers and losses predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Muriel Arigon Chifolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Workshop on Algorithms in Bioinformatics (WABI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ljubljana, Slovenia. pp.123-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33122-0_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804068v1</w:t>
+                <w:t xml:space="preserve">hal-00718347v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de parcimonie efficace pour la réconciliation d'arbres de gènes/espèces avec pertes, duplications et transferts</w:t>
               </w:r>
@@ -5406,265 +5406,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00833164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Gene Trees to Species Trees Through a Supertree Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+                <w:t xml:space="preserve">The Structure of Level-k Phylogenetic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Automata Theory and Applications : LATA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Tarragona, Spain. pp.10-19, </w:t>
+              <w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France. pp.289-300, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00982-2_60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00367086v1</w:t>
+                <w:t xml:space="preserve">lirmm-00371485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structure of Level-k Phylogenetic Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gambette</w:t>
+                <w:t xml:space="preserve">From Gene Trees to Species Trees Through a Supertree Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lille, France. pp.289-300, </w:t>
+              <w:t xml:space="preserve">Language and Automata Theory and Applications : LATA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Tarragona, Spain. pp.10-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00982-2_60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00371485v1</w:t>
+                <w:t xml:space="preserve">lirmm-00367086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-parameter Tractability of the Maximum Agreement Supertree Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5728,51 +5728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5804,307 +5804,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00131866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Approximation of Computing Evolutionary Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SDM: Une Méthode de Distance Rapide pour les Etudes de Phylogénomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOON: Computing and Combinatorics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOBIM 2005 - 6es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.231-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106451v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDM: Une Méthode de Distance Rapide pour les Etudes de Phylogénomique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Approximation of Computing Evolutionary Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2005 - 6es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOON: Computing and Combinatorics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Kunming, China. pp.115-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11533719_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106495v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum Agreement and Compatible Supertrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Istanbul, Turkey. pp.205-219, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7192,51 +7192,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a Largest Subset of Rooted Triples Identifying a Tree is an NP-hard task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7261,164 +7261,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00143208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the Maximum Compatible Tree</w:t>
+                <w:t xml:space="preserve">Improving the Reduction from the Constrained to the Unconstrained MAST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">05019, 2005</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05041, 2005, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106626v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Reduction from the Constrained to the Unconstrained MAST</w:t>
+                <w:t xml:space="preserve">Approximating the Maximum Compatible Tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">05041, 2005, pp.2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05019, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106642v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-Arbre d'Accord Maximum</w:t>
               </w:r>
@@ -7791,51 +7791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Singh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratap Vydyam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Fang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Estrada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2386136" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287030v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnus Stoltz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao D. Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008380" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gence" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arvestad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Bansal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Doyon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12897" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02097189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sardos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A. Cenci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Geigle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Hibbins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy227" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv625" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0930-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180303v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido W. Grimm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772000.2014.941037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0253-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pointet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-8-12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189798v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hau Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073667" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad El Baidouri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002255" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Paprotny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500254" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Bininda-Emonds" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Semple" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys090" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Dassouli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks700" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.11.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbr045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hebrard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq086" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04475E55605675A7380FEFDFCAFA0AC258B2656E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.93" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371209v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.06.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368545v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp217" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00396040v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clairon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Pourali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberval" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-108" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1497290.1497299" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan S. Peng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hing-Fung Ting" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-007-9084-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324068v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Noort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#248;nsted" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00406.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-413" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194235v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150701639754" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2006.08.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00131835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2006.39" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00126475v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150600969880" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150600969872" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00131854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150500541649" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04781943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Teriihoania" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS62655.2024.00112" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04027971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04025606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Blanchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hott" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Carroll" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Edmison" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571785.3574129" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726175v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rousseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502718.3524753" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028069v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cherifa Abid" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353161v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_42" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394409v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718347v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33122-0_10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804068v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00833164v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J. Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367086v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_60" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371485v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_26" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130406v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00131866v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106451v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11533719_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-382PPTNT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108782v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27801-6_15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127859v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadine El Hatimi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Preney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quesnot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04027842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594479v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chakiachvili" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264556v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2864-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gorbunov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recombcg.uottawa.ca/recombcg2010/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-30162-4_223" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04828058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885401v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00143208v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106626v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106642v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191964v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269481v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Singh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratap Vydyam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Fang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Estrada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2386136" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287030v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnus Stoltz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao D. Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008380" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gence" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arvestad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Bansal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Doyon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12897" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02097189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sardos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A. Cenci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Geigle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Hibbins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy227" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv625" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0930-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180303v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido W. Grimm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772000.2014.941037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0253-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pointet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-8-12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad El Baidouri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002255" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hau Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073667" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Bininda-Emonds" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Semple" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys090" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Paprotny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500254" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Dassouli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks700" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.11.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbr045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hebrard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq086" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04475E55605675A7380FEFDFCAFA0AC258B2656E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371209v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.06.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324055v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.93" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368545v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp217" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00396040v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clairon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Pourali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberval" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-108" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1497290.1497299" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan S. Peng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hing-Fung Ting" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-007-9084-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324068v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Noort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#248;nsted" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00406.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-413" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2006.08.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194235v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150701639754" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00131835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2006.39" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00126475v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150600969880" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150600969872" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00131854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150500541649" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04781943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Teriihoania" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS62655.2024.00112" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04027971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04025606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Blanchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hott" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Carroll" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Edmison" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571785.3574129" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028069v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rousseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cherifa Abid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502718.3524753" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353161v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_42" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394409v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718347v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33122-0_10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00833164v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J. Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371485v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_26" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367086v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_60" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130406v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00131866v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106495v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106451v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11533719_14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-382PPTNT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108782v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27801-6_15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127859v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadine El Hatimi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Preney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quesnot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04027842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594479v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chakiachvili" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264556v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2864-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gorbunov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recombcg.uottawa.ca/recombcg2010/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-30162-4_223" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04828058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885401v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00143208v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106642v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191964v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269481v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>