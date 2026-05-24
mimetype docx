--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1536,278 +1536,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00812726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and evolution of the Leishmania genus in Africa and Eurasia: what does MLSA tell us</w:t>
+                <w:t xml:space="preserve">Support measures to estimate the reliability of evolutionary events predicted by reconciliation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad El Baidouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Brisse</w:t>
+                <w:t xml:space="preserve">Thi-Hau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002255⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e73667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0073667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00818822v1</w:t>
+                <w:t xml:space="preserve">hal-01189798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support measures to estimate the reliability of evolutionary events predicted by reconciliation methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic structure and evolution of the Leishmania genus in Africa and Eurasia: what does MLSA tell us</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad El Baidouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Hau Nguyen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Diancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (10), pp.e73667. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (6), pp.e2255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0073667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189798v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00818822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalgamating Source Trees with Different Taxonomic Levels</w:t>
               </w:r>
@@ -2609,235 +2609,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Approximability Results for Maximum Agreement Subtree and Maximum Compatible Tree Problems</w:t>
+                <w:t xml:space="preserve">Fixed-Parameter Tractability of the Maximum Agreement Supertree Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nicolas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.06.007⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (2), pp.342-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2008.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00371209v1</w:t>
+                <w:t xml:space="preserve">lirmm-00324055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Parameter Tractability of the Maximum Agreement Supertree Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">On the Approximability Results for Maximum Agreement Subtree and Maximum Compatible Tree Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7 (2), pp.342-353. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157 (7), pp.1555-1570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2008.93⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00324055v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00371209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Galled Networks from Real Data</w:t>
               </w:r>
@@ -3100,64 +3100,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear time 3-approximation for MAST problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3566,655 +3566,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00324069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Agreement and Compatible Supertrees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PhySIC: A Veto Supertree Method with Desirable Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nicolas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2006.08.005⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (5), pp.798-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10635150701639754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00194239v1</w:t>
+                <w:t xml:space="preserve">lirmm-00194235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhySIC: A Veto Supertree Method with Desirable Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximum Agreement and Compatible Supertrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 56 (5), pp.798-817. </w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (3), pp.564-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10635150701639754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2006.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00194235v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00194239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Parametrized Complexity of Maximum Agreement Subtree and Maximum Compatible Tree problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multipolar Consensus for Phylogenetic Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Nicolas</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lartillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2006.39⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (5), pp.837-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10635150600969880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00131835v1</w:t>
+                <w:t xml:space="preserve">lirmm-00126475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipolar Consensus for Phylogenetic Trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Parametrized Complexity of Maximum Agreement Subtree and Maximum Compatible Tree problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lartillot</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 55 (5), pp.837-843. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (3), pp.289-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10635150600969880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2006.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00126475v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00131835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDM : A Fast Distance-Based Approach for (Super)Tree Building in Phylogenomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast Computation of Supertrees for Compatible Phylogenies with Nested Taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Semple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 55 (5), pp.740-755. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10635150600969872⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 55 (2), pp.270-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10635150500541649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00136655v1</w:t>
+                <w:t xml:space="preserve">lirmm-00131854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Computation of Supertrees for Compatible Phylogenies with Nested Taxa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SDM : A Fast Distance-Based Approach for (Super)Tree Building in Phylogenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Semple</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 55 (2), pp.270-288. </w:t>
+              <w:t xml:space="preserve">, 2006, 55 (5), pp.740-755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10635150500541649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10635150600969872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00131854v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00136655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5043,269 +5043,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic reconstruction in Quercus based on multiple nuclear genes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accounting for gene tree uncertainty improves gene tree accuracy as well as duplications, transfers and losses predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Muriel Arigon Chifolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Workshop on Algorithms in Bioinformatics (WABI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ljubljana, Slovenia. pp.123-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33122-0_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804068v1</w:t>
+                <w:t xml:space="preserve">hal-00718347v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for gene tree uncertainty improves gene tree accuracy as well as duplications, transfers and losses predictions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenetic reconstruction in Quercus based on multiple nuclear genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Algorithms in Bioinformatics (WABI 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718347v3</w:t>
+                <w:t xml:space="preserve">hal-02804068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de parcimonie efficace pour la réconciliation d'arbres de gènes/espèces avec pertes, duplications et transferts</w:t>
               </w:r>
@@ -5406,265 +5406,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00833164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structure of Level-k Phylogenetic Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gambette</w:t>
+                <w:t xml:space="preserve">From Gene Trees to Species Trees Through a Supertree Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lille, France. pp.289-300, </w:t>
+              <w:t xml:space="preserve">Language and Automata Theory and Applications : LATA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Tarragona, Spain. pp.10-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00982-2_60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00371485v1</w:t>
+                <w:t xml:space="preserve">lirmm-00367086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Gene Trees to Species Trees Through a Supertree Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+                <w:t xml:space="preserve">The Structure of Level-k Phylogenetic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Automata Theory and Applications : LATA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Tarragona, Spain. pp.10-19, </w:t>
+              <w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France. pp.289-300, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00982-2_60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00367086v1</w:t>
+                <w:t xml:space="preserve">lirmm-00371485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-parameter Tractability of the Maximum Agreement Supertree Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5728,51 +5728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5810,90 +5810,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDM: Une Méthode de Distance Rapide pour les Etudes de Phylogénomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2005 - 6es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.231-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5931,51 +5931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Approximation of Computing Evolutionary Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6060,51 +6060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum Agreement and Compatible Supertrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Istanbul, Turkey. pp.205-219, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7192,51 +7192,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a Largest Subset of Rooted Triples Identifying a Tree is an NP-hard task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7261,288 +7261,288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00143208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Reduction from the Constrained to the Unconstrained MAST</w:t>
+                <w:t xml:space="preserve">Approximating the Maximum Compatible Tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">05041, 2005, pp.2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05019, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106642v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the Maximum Compatible Tree</w:t>
+                <w:t xml:space="preserve">Improving the Reduction from the Constrained to the Unconstrained MAST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">05019, 2005</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05041, 2005, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106626v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Arbre d'Accord Maximum</w:t>
+                <w:t xml:space="preserve">Super-arbre d'Accord Maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">03040, 2003, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00191964v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-arbre d'Accord Maximum</w:t>
+                <w:t xml:space="preserve">Super-Arbre d'Accord Maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">03040, 2003, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269481v1</w:t>
+                <w:t xml:space="preserve">lirmm-00191964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7791,51 +7791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Singh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratap Vydyam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Fang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Estrada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2386136" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287030v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnus Stoltz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao D. Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008380" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gence" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arvestad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Bansal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Doyon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12897" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02097189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sardos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A. Cenci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Geigle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Hibbins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy227" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv625" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0930-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180303v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido W. Grimm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772000.2014.941037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0253-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pointet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-8-12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad El Baidouri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002255" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hau Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073667" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Bininda-Emonds" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Semple" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys090" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Paprotny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500254" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Dassouli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks700" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.11.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbr045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hebrard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq086" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04475E55605675A7380FEFDFCAFA0AC258B2656E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371209v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.06.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324055v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.93" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368545v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp217" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00396040v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clairon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Pourali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberval" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-108" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1497290.1497299" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan S. Peng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hing-Fung Ting" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-007-9084-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324068v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Noort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#248;nsted" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00406.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-413" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2006.08.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194235v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150701639754" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00131835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2006.39" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00126475v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150600969880" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150600969872" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00131854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150500541649" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04781943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Teriihoania" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS62655.2024.00112" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04027971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04025606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Blanchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hott" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Carroll" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Edmison" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571785.3574129" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028069v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rousseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cherifa Abid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502718.3524753" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353161v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_42" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394409v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718347v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33122-0_10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00833164v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J. Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371485v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_26" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367086v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_60" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130406v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00131866v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106495v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106451v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11533719_14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-382PPTNT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108782v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27801-6_15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127859v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadine El Hatimi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Preney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quesnot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04027842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594479v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chakiachvili" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264556v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2864-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gorbunov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recombcg.uottawa.ca/recombcg2010/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-30162-4_223" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04828058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885401v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00143208v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106642v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191964v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269481v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Singh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratap Vydyam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Fang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Estrada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2386136" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287030v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnus Stoltz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao D. Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008380" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gence" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arvestad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Bansal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Doyon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12897" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02097189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sardos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A. Cenci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Geigle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Hibbins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy227" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv625" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0930-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180303v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido W. Grimm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772000.2014.941037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0253-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pointet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-8-12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189798v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hau Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073667" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad El Baidouri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002255" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Bininda-Emonds" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Semple" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys090" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Paprotny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500254" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Dassouli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks700" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.11.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbr045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hebrard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq086" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04475E55605675A7380FEFDFCAFA0AC258B2656E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.93" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371209v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.06.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368545v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp217" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00396040v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clairon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Pourali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberval" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-108" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1497290.1497299" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan S. Peng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hing-Fung Ting" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-007-9084-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324068v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Noort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#248;nsted" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00406.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-413" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194235v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150701639754" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2006.08.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00126475v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150600969880" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00131835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2006.39" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00131854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150500541649" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150600969872" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04781943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Teriihoania" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS62655.2024.00112" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04027971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04025606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Blanchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hott" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Carroll" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Edmison" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571785.3574129" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028069v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rousseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cherifa Abid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502718.3524753" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353161v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_42" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394409v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718347v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33122-0_10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804068v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00833164v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J. Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367086v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_60" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371485v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_26" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130406v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00131866v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106495v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106451v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11533719_14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-382PPTNT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108782v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27801-6_15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127859v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadine El Hatimi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Preney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quesnot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04027842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594479v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chakiachvili" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264556v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2864-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gorbunov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recombcg.uottawa.ca/recombcg2010/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-30162-4_223" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04828058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885401v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00143208v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106626v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106642v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269481v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191964v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>