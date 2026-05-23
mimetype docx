--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -283,51 +283,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02050388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -581,3071 +581,3205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global assessment of aquatic Isoëtes species ecology</w:t>
+                <w:t xml:space="preserve">Invasive primary producers modulate carbon fluxes and associated carbon budgets in temperate shallow lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia M Azzella</w:t>
+                <w:t xml:space="preserve">Jérémy Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Dalla Vecchia</w:t>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Abeli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor B Amoroso</w:t>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.14316⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 975, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789000v1</w:t>
+                <w:t xml:space="preserve">hal-05614509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new diatom-based multimetric index to assess lake ecological status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global assessment of aquatic Isoëtes species ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia M Azzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dalla Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Tison-Rosebery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+                <w:t xml:space="preserve">Thomas Abeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leboucher</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Janne Alahuhta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor B Amoroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-023-11855-w⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, pp.1420 - 1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.14316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208870v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Lagarosiphon major extracts on the metabolome and photosynthesis of Microcystis aeruginosa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new diatom-based multimetric index to assess lake ecological status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+                <w:t xml:space="preserve">J Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Eon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.250⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195, pp.1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-023-11855-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213772v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 AQUAVIT -Eléments pour une gestion territoriale des invasions biologiques. Le cas des plantes aquatiques sur les lacs de la façade atlantique en Aquitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Lagarosiphon major extracts on the metabolome and photosynthesis of Microcystis aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+                <w:t xml:space="preserve">Lucie Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Anschutz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+                <w:t xml:space="preserve">Samuel Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art15⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853994v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">PSDR4 AQUAVIT -Eléments pour une gestion territoriale des invasions biologiques. Le cas des plantes aquatiques sur les lacs de la façade atlantique en Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Devreux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.12839⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.163-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370562v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind Exposure Regulates Water Oxygenation in Densely Vegetated Shallow Lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Percaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+                <w:t xml:space="preserve">Audrey Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants10071269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (1), pp.e12839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346660v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of macrophytes on potential nitrification and denitrification in oligotrophic lake sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wind Exposure Regulates Water Oxygenation in Densely Vegetated Shallow Lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Benelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Anna Fano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2020.103287⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10071269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032872v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacs Aquitains et mercure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of macrophytes on potential nitrification and denitrification in oligotrophic lake sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Benelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisa Anna Fano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.4889⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2020.103287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016235v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’histoire du paysage sur la diversité des macrophytes dans les lacs du littoral Aquitain.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Queau</w:t>
+                <w:t xml:space="preserve">Lacs Aquitains et mercure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gentès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liess Bouraï</w:t>
+                <w:t xml:space="preserve">Céline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 43-44, pp.32-51. </w:t>
+              <w:t xml:space="preserve">, 2019, 43-44, pp.97-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.3434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.4889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016224v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les macrophytes indigènes et exotiques : mieux connaître pour mieux gérer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle de l’histoire du paysage sur la diversité des macrophytes dans les lacs du littoral Aquitain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Queau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andoni Zuazo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Dutartre</w:t>
+                <w:t xml:space="preserve">Liess Bouraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 43-44, pp.50-73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.3613⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 43-44, pp.32-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.3434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016232v1</w:t>
+                <w:t xml:space="preserve">hal-04016224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1970-2020 : 50 ans d'hydrophytes invasives dans les grands lacs aquitains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Les macrophytes indigènes et exotiques : mieux connaître pour mieux gérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andoni Zuazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 43-44, pp.34-49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.3478⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 43-44, pp.50-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.3613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016228v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comblement des plans d’eau douce du littoral landais : un enjeu territorial majeur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">1970-2020 : 50 ans d'hydrophytes invasives dans les grands lacs aquitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andoni Zuazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 43-44, pp.243-269. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 43-44, pp.34-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.3478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.5300⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04016250v1</w:t>
+                <w:t xml:space="preserve">hal-04016228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle fonctionnel, dynamiques écologiques et nécessité de gestion des communautés d’isoétides dans les lacs et étangs du littoral aquitain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le comblement des plans d’eau douce du littoral landais : un enjeu territorial majeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andoni Zuazo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 43-44, pp.202-224. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 43-44, pp.243-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.5300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.5819⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04016243v1</w:t>
+                <w:t xml:space="preserve">hal-04016250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of macrophyte distribution: The role of natural vs anthropogenic physical disturbances</w:t>
+                <w:t xml:space="preserve">Rôle fonctionnel, dynamiques écologiques et nécessité de gestion des communautés d’isoétides dans les lacs et étangs du littoral aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12378⟩</w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43-44, pp.202-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.5819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759250v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Aquatic Plants as Ecosystem Engineers in an Oligo-Mesotrophic Shallow Lake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+                <w:t xml:space="preserve">Prediction of macrophyte distribution: The role of natural vs anthropogenic physical disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Buquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1781), pp.14. </w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3), pp.395-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104896v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic production, respiration and methane oxidation in Lobelia dortmanna lawns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasive Aquatic Plants as Ecosystem Engineers in an Oligo-Mesotrophic Shallow Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ribaudo</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-016-2848-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1781), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603665v1</w:t>
+                <w:t xml:space="preserve">hal-02104896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of wind-induced sediment resuspension on distribution and morphological traits of aquatic weeds in shallow lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic production, respiration and methane oxidation in Lobelia dortmanna lawns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ducasse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Abril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/jlimnol.2017.1678⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 784, pp.21-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-016-2848-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807103v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing aspirations: intercalibration of ecological status concepts across European lakes for littoral diatoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of wind-induced sediment resuspension on distribution and morphological traits of aquatic weeds in shallow lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martyn Kelly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+                <w:t xml:space="preserve">F. Grigoletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-014-1874-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.84-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/jlimnol.2017.1678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573919v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des méthodes basées sur les peuplements de macrophytes pour évaluer l'état écologique des milieux aquatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing aspirations: intercalibration of ecological status concepts across European lakes for littoral diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyn Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Urbanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Acs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chauvin</w:t>
+                <w:t xml:space="preserve">Helen Bennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.15.10⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 734, pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-014-1874-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140219v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des applications informatiques pour faciliter l'acquisition des données Macrophytes dans les réseaux de surveillance des masses d'eau continentales</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The applicability of macrophyte compositional metrics for assessing eutrophication in European lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kolada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Willby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nõges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sondergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.407-415</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140222v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The applicability of macrophyte compositional metrics for assessing eutrophication in European lakes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des méthodes basées sur les peuplements de macrophytes pour évaluer l'état écologique des milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dudley</w:t>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nõges</w:t>
+                <w:t xml:space="preserve">T. Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Sondergaard</w:t>
+                <w:t xml:space="preserve">S. Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.54-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.15.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573917v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved gas and nutrient dynamics within an Egeria densa Planch. bed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ribaudo</w:t>
+                <w:t xml:space="preserve">Des applications informatiques pour faciliter l'acquisition des données Macrophytes dans les réseaux de surveillance des masses d'eau continentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.60-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.15.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600212v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of uncertainty in macrophyte metrics used to assess European lake water quality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissolved gas and nutrient dynamics within an Egeria densa Planch. bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (3), pp.233-241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598032v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Measurements of uncertainty in macrophyte metrics used to assess European lake water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dunbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Penning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kolada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hellsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 704, pp.179-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-012-1338-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Communautés de Characées des lacs médocains (Sud-Ouest de la France). Eléments d’écologie et de distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160 (2), pp.131-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12538078.2013.812044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3655,650 +3789,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plans d'eau face aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bartout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acclimaterra, pp.56, 2021, Cahier Thématique n°1, 978-2-9574665-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Framework Directive Intercalibration Technical Report: Central Baltic Lake Macrophyte ecological assessment methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Portielje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grinberga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Karottki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications Office of the European Union, pp.131, 2014, Scientific and Technical Research series, 978-92-79-35473-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2788/75925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Framework Directive Intercalibration Technical Report: Alpine Lake Macrophyte ecological assessment methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Buzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications Office of the European Union, pp.128, 2014, Scientific and Technical Research series, 978-92-79-35462-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2788/73855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Framework Directive Intercalibration Technical Report: Lake Phytobenthos ecological assessment methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyn Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Acs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Bennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Borics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications Office of the European Union, pp.125, 2014, Scientific and Technical Research series, 978-92-79-35468-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2788/7466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioindication : des outils pour évaluer l'état écologique des milieux aquatiques - Perspectives en vue du 2e cycle DCE - Eaux de surface continentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Spyratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Basilico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Onema, pp.56, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4308,91 +4442,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Livret de synthèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4404,113 +4538,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 2 : les paramètres environnementaux et biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4522,784 +4656,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation écologique des plans d’eau basée sur les communautés de diatomées benthiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Report on fitting the French national method for the evaluation of lake ecological status using benthic diatoms (IBDL) -Phytobenthos cross-GIG intercalibration exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR EABX. 2021</w:t>
+              <w:t xml:space="preserve">[Research Report] INRAE UR EABX. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473096v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on fitting the French national method for the evaluation of lake ecological status using benthic diatoms (IBDL) -Phytobenthos cross-GIG intercalibration exercise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation écologique des plans d’eau basée sur les communautés de diatomées benthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRAE UR EABX. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR EABX. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473115v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des restaurations hydromorphologiques en plans d'eau : état initial des communautés végétales aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE EABX. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AquaVIT Quand les plantes aquatiques invasives transcendent les frontières : approche pluridisciplinaire des relations entre espèces, milieux et gestionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE UR ETBX; INRAE UR EABX; Université Bordeaux. 2020, 125 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination polymétallique des Lacs AQuitains et impacts Humains (CLAQH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Maury Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Azaroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Bordeaux; Université de Pau et des Pays de l'Adour (UPPA); INRAE; École Nationale Supérieure de Cognitique. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2019, pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation écologique des plans d'eau basée sur les communautés de diatomées benthiques : Proposition d'une première version d'indice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5308,1132 +5442,1132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2019, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et bilan du carbone et des nutriments dans les herbiers d’hydrophytes exotiques du lac de Lacanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatiale des herbiers d’hydrophytes exotiques dans les grands lacs aquitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre macrophytes et qualité de l’eau : le cas des isoétides et des exotiques dans les lacs aquitains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Jan</w:t>
+                <w:t xml:space="preserve">Evaluation de l’état écologique des plans d’eau basée sur les communautés de macrophytes : Sélection de métriques rendant compte d’altérations de l’hydromorphologie : Rapport d’étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.40</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602157v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’état écologique des plans d’eau basée sur les communautés de macrophytes : Sélection de métriques rendant compte d’altérations de l’hydromorphologie : Rapport d’étape</w:t>
+                <w:t xml:space="preserve">Indice Biologique Macrophytique en Lac (IBML) : notice de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.29</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2015, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02604891v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice Biologique Macrophytique en Lac (IBML) : notice de calcul</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+                <w:t xml:space="preserve">Interactions entre macrophytes et qualité de l’eau : le cas des isoétides et des exotiques dans les lacs aquitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2015, pp.25</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02602320v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la biomasse végétale et des masses de polluants associées potentiellement exportables de la zone de rejet végétalisée de Marguerittes (30). Rapport d'étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guerreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2015, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole détaillé du prélèvement de biomasse végétale en zone de rejet végétalisée. Rôle du compartiment végétal au sein de la zone de rejet végétalisée de type « bassin » de Marguerittes (30)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guerreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'impact de la moisson de Lagarosiphon major dans l'Etang Blanc (Landes) : rapport 2011-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2014, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'évaluation de la qualité (SEQ) Plans d'eau littoraux landais (2009-2010) : Synthèse globale des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lagrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d’évaluation de la qualité écologique des plans d’eau basée sur les communautés de macrophytes : Indice Biologique Macrophytique en Lac (IBML) : Rapport d’avancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’état écologique des plans d’eau basée sur les communautés de phytobenthos. Résultats de l’échantillonnage de quatre plans d’eau du bassin Rhône-Méditerranée-Corse - Développement d’une métrique de bioindication : état d’avancement - Poursuite de l’exercice d’intercalibration : Rapport pour l’Onema (Action 13 : bioindication en plans d’eau, partenariat 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6445,3251 +6579,3251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2012, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés végétales aquatiques des lacs médocains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2012, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d’Évaluation de la Qualité (SEQ) Plans d'eau : Etang de Moliets (Landes) suivi 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d’Évaluation de la Qualité (SEQ) Plans d'eau : Etang de Moïsan (Landes) suivi 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d’Évaluation de la Qualité (SEQ) Plans d'eau : Etang de Laprade (Landes) suivi 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'impact du faucardage sur les plantes aquatiques envahissantes de l'Etang Blanc (Landes) : compte rendu 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mousses lacustres sur les lacs aquitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cellamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des communautés phytoplanctoniques et macrophytiques du plan d'eau de Miribel Jonage (lac des Eaux Bleues) : Suivi 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des rejets de l'établissement Manufacture Landaise de Produits Chimiques (MLPC) sur le Luzou</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2010, pp.188</w:t>
+                <w:t xml:space="preserve">Système d’Évaluation de la Qualité (SEQ) Plans d'eau : Etang de Hardy (Landes) suivi 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594106v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des communautés phytoplanctoniques et macrophytiques du plan d'eau de Miribel Jonage (lac des Eaux Bleues) Suivi 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+                <w:t xml:space="preserve">Méthode d'évaluation de la qualité écologique des plans d'eau basée sur les communautés de macrophytes : Proposition d'une version 2 de l'indice de bioindication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.72</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593020v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d’Évaluation de la Qualité (SEQ) Plans d'eau : Etang de Hardy (Landes) suivi 2009</w:t>
+                <w:t xml:space="preserve">Système d’Évaluation de la Qualité (SEQ) Plans d'eau : Etang du Turc (Landes) suivi 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.30</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599793v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'évaluation de la qualité écologique des plans d'eau basée sur les communautés de macrophytes : Proposition d'une version 2 de l'indice de bioindication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Système d’Évaluation de la Qualité (SEQ) Plans d'eau : Etang de Garros (Landes) suivi 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.78</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595780v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence méthodologique des bioindicateurs invertébrés et macrophytes entre plans d'eau douce et lagunes oligo et méso-halines : élément de qualité biologique « Communautés de macrophytes » Rapport d'avancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d’Évaluation de la Qualité (SEQ) Plans d'eau : Etang du Turc (Landes) suivi 2009</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.32</w:t>
+                <w:t xml:space="preserve">Impact des rejets de l'établissement Manufacture Landaise de Produits Chimiques (MLPC) sur le Luzou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2010, pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599794v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d’Évaluation de la Qualité (SEQ) Plans d'eau : Etang de Garros (Landes) suivi 2009</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des communautés phytoplanctoniques et macrophytiques du plan d'eau de Miribel Jonage (lac des Eaux Bleues) Suivi 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.32</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599792v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d’Évaluation de la Qualité (SEQ) Plans d'eau : Etang Noir (Landes) suivi 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement du système d'évaluation de l'état des eaux. Plans d'eau. Rapport d'avancement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Intercalibration des méthodes d'évaluation de l'état des plans d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ancrenaz</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02594653v1</w:t>
+                <w:t xml:space="preserve">hal-02593206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalibration des méthodes d'évaluation de l'état des plans d'eau</w:t>
+                <w:t xml:space="preserve">Développement du système d'évaluation de l'état des eaux. Plans d'eau. Rapport d'avancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pedron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">J. de Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ancrenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.63</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02593206v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du phytobenthos pour la bioindication en plans d'eau : Etat de l'art des méthodes disponibles et test de métriques sur les plans d'eau aquitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cellamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2010, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des communautés phytoplanctoniques et macrophytiques du plan d'eau de Miribel-Jonage (lac des Eaux Bleues) suivi 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'étude des macrophytes en plans d'eau : mise en ½uvre de la Directive Cadre Européenne sur l'Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et optimisation des méthodes de bioindication pour les plans d'eau : Etat d'avancement de la méthode d'évaluation de la qualité écologique des plans d'eau basée sur les communautés de macrophytes : rapport intermédiaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic écologique des milieux aquatiques du Palus de Molua : Projet de Réserve Naturelle Nationale des dunes et marais d'Hourtin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.44</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592943v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic écologique des milieux aquatiques du Palus de Molua : Projet de Réserve Naturelle Nationale des dunes et marais d'Hourtin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement et optimisation des méthodes de bioindication pour les plans d'eau : Etat d'avancement de la méthode d'évaluation de la qualité écologique des plans d'eau basée sur les communautés de macrophytes : rapport intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.98</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592937v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi hydromorphologique des plans d'eau dans le cadre de la DCE en Adour-Garonne : Relations établies entre l'hydromorphologie des zones riveraines lacustres et la méthode d'évaluation de la qualité écologique des plans d'eau basée sur les communautés de macrophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des communautés phytoplanctoniques et macrophytiques du plan d'eau de Miribel-Jonage (lac des Eaux Bleues) : suivi 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnose écologique du lac de Montriond (Haute Savoie): Etude des communautés de plantes aquatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercalibration de l'évaluation de l'état des plans d'eau. Réalisation 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2008, pp.14</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02594822v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalibration de l'évaluation de l'état des plans d'eau. Réalisation 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Pedron</w:t>
+                <w:t xml:space="preserve">Diagnose écologique du lac de Montriond (Haute Savoie): Etude des communautés de plantes aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.26</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2008, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02591158v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'outil SEQ plans d'eau sur différents types de lacs situés dans la circonscription du district Adour-Garonne : Etang de Soustons (40), Lac de Cazaux-Sanguinet (33 / 40), Retenues de Miélan (32), Laouzas (81), Filleit (09)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lanoiselée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barbe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2007, pp.316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en ½uvre de la Directive Cadre Européenne sur l'Eau sur les plans d'eau du bassin Adour Garonne : Appui à l'Agence de l'Eau dans la définition d'un réseau de qualité des plans d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des communautés de macrophytes de l'étang d'Aureilhan (Landes) en relation avec le dragage du plan d'eau : campagne de juillet 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la méthodologie d'évaluation de l'état écologique des plans d'eau à l'aide des communautés de macrophytes proposée pour la mise en oeuvre de la Directive Cadre Européenne sur l'Eau par le Bayerisches Landesamt für Wasserwirtschaft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptif de la base Plans d`Eau. DCE et plans d'eau - Compte-rendu d'avancement 2004 -Annexe 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Holley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique et technique des jussies (Ludwigia spp) : Programme 2004. Evaluation des biomasses produites, anse Sud Est de l'étang de Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9697,126 +9831,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la méthodologie d'évaluation de l'état écologique des plans d'eau à l'aide des communautés de macrophytes proposée pour la mise en oeuvre de la Directive Européenne sur l'Eau par le Bayerisches Landesamt für Wasserwirtschaft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9826,1212 +9960,1212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling global change: integrated approaches for people and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Atteia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Danilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RRI Tackling global change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05602121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of lakeshore hydromorphological alterations on isoetids and invasive species in two Lobelia lakes in south-western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Maujarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Aquatic Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Wars: competition between native and exotic isoetid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bolu, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaït Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travaux d’ECOVEA sur les espèces exotiques envahissantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques sur la gestion des déchets des plantes exotiques envahissantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Cestas, Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based management of macrophytes in shallow lakes of southwestern France under warming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rainer Ferdinand Wunderlich</w:t>
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Comité Syndical Géolandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008725v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Impacts des altérations physiques d’origine anthropique sur les dynamiques écologiques des macrophytes aquatiques dans les lacs et étangs aquitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaït Archambaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thu Bizat</w:t>
+                <w:t xml:space="preserve">Alice Maujarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Syndical Géolandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t>
+              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226540v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des altérations physiques d’origine anthropique sur les dynamiques écologiques des macrophytes aquatiques dans les lacs et étangs aquitains</w:t>
+                <w:t xml:space="preserve">Écologie des communautés végétales des lacs et étangs du littoral aquitain - Projet Vigie-Lacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Lacs naturels Atlantique : Observer pour s'adapter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de l'Eau Adour-Garonne, Mar 2024, Lacanau (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968449v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de qualité écologique des plans d’eau basée sur les communautés de diatomées benthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national du Pôle R&amp;D ECLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle ECLA, Dec 2024, Aix-En-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologie des communautés végétales des lacs et étangs du littoral aquitain - Projet Vigie-Lacs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based management of macrophytes in shallow lakes of southwestern France under warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Ferdinand Wunderlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Hosni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lacs naturels Atlantique : Observer pour s'adapter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de l'Eau Adour-Garonne, Mar 2024, Lacanau (FR), France</w:t>
+              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968322v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11040,123 +11174,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11165,615 +11299,615 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do we know about the ecology of aquatic Isoëtes species? Data gaps and opportunities to improve the global protection of truly iconic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia M Azzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dalla Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Abeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Alahuhta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor B Amoroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB 2024, 7th European Congress of Conservation Biology, “Biodiversity positive by 2030”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europe Section of the Society for Conservation Biology (SCB), Jun 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fact or Fiction? The Battle Between Native and Exotic Isoetid Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de qualité écologique des plans d'eau basée sur les communautés de diatomées benthiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Pôle ECLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle ECLA, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie des communautés végétales des lacs et étangs du littoral aquitain - Projet Vigie-Lacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11789,539 +11923,539 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e assemblée des acteurs de l'eau partenaires de l'ARB Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Régionale de la Biodiversité Nouvelle-Aquitaine, Nov 2023, Angoulème, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes aquatiques des lacs et étangs du littoral aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège Nelson Mandela, Dec 2023, Biscarrosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plans d’eau, des alliés face au changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Un demi-siècle d'une saga &amp;quot;plantes aquatiques exotiques envahissantes&amp;quot; dans les lacs et étangs du littoral aquitain ou &amp;quot;Des besoins de gestion vers la recherche !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon Plan Climat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Communauté de Communes des Grands Lacs, Nov 2022, Parentis-en-Born, France</w:t>
+              <w:t xml:space="preserve">5e Journées internationales de Limnologie et d’Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFL, Oct 2022, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016128v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un demi-siècle d'une saga &amp;quot;plantes aquatiques exotiques envahissantes&amp;quot; dans les lacs et étangs du littoral aquitain ou &amp;quot;Des besoins de gestion vers la recherche !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Dutartre</w:t>
+                <w:t xml:space="preserve">Les plans d’eau, des alliés face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journées internationales de Limnologie et d’Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFL, Oct 2022, Corte (Corse), France</w:t>
+              <w:t xml:space="preserve">Salon Plan Climat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté de Communes des Grands Lacs, Nov 2022, Parentis-en-Born, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008636v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivis des restaurations hydromorphologiques en plans d'eau - Suivi des biotopes et des communautés végétales aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLE COPIL N2000 Lacs médocains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exposition au vent inhibe l'hypoxie dans les herbiers denses d'hydrophytes invasives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Journées internationales de Limnologie et d’Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFL, Oct 2022, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des altérations anthropiques de l’hydromorphologie des zones littorales lacustres sur les communautés d’isoétides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12330,123 +12464,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Journées internationales de Limnologie et d’Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFL, Oct 2022, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau : un exemple de contribution scientifique alimentant la prise de décision et l’évaluation - Les communautés végétales aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12455,826 +12589,826 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes rencontres du Parc naturel régional Médoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination polymétallique des Lacs AQuitains et impacts Humains (CLAQH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLE COPIL Lacs Médocains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIAEBVELG, Feb 2020, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des changements globaux sur les ressources en eau et les milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Information Eaux 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APTEN, Oct 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow lake multitaxonomic diversity: relative influence of environmental and biotic relationships</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversité végétale aquatique, changement climatique et activités humaines. Protéger la nature, merci les lacs !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">Conférence #Tester Demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136746v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs influençant la composition taxonomique des communautés de diatomées épiphytes lacustres</w:t>
+                <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liess Bouraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Percaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">Séminaire DSS Biodiversité IRSTEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350987v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
+                <w:t xml:space="preserve">Shallow lake multitaxonomic diversity: relative influence of environmental and biotic relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Queau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DSS Biodiversité IRSTEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Antony, France</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227637v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité végétale aquatique, changement climatique et activités humaines. Protéger la nature, merci les lacs !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs influençant la composition taxonomique des communautés de diatomées épiphytes lacustres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence #Tester Demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">38ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609932v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie et gestion des végétaux aquatiques dans les lacs médocains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission Locale de l'Eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation écologique des plans d'eau basés sur les communautés de diatomées benthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13283,659 +13417,659 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.29-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie et déterminisme physique des peuplements de macrophytes dans les lacs naturels peu profonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du DSS biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Percaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61th Annual Symposium of International Association of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bozeman, United States. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des connaissances sur les végétaux aquatiques à caractère envahissant dans les lacs aquitains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of biotic interactions in patterning epiphytic diatoms assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lacanau, France</w:t>
+              <w:t xml:space="preserve">European Large Lakes Symposium-International Association for Great Lakes Research Joint Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609930v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of biotic interactions in patterning epiphytic diatoms assemblages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">État des connaissances sur les végétaux aquatiques à caractère envahissant dans les lacs aquitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Large Lakes Symposium-International Association for Great Lakes Research Joint Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.20</w:t>
+              <w:t xml:space="preserve">Réunion publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608381v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaillons - Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bourguetou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13954,384 +14088,351 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les macrophytes indigènes et exotiques des lacs et étangs du littoral aquitain : mieux connaître pour mieux gérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zuazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chaîne des lacs et étangs du littoral aquitain : un territoire unique, l'implication de tous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Biscarosse, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches en écologie végétale appliquées au lacs du littoral aquitain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological status, functioning and management of Aquitaine great lakes (SW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pickhahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourguetou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Biscarrosse, France. pp.20</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feb 2017, Bouaye, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606559v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si le passé nous parlait d'avenir : influence de l'histoire du paysage sur la diversité des macrophytes des lacs et étangs du littoral aquitain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Queau</w:t>
+                <w:t xml:space="preserve">Aquatic weeds as ecosystem engineers of shallow lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre d'Ecologie des Paysages 2017 : nouveaux horizons pour l'écologie des paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.45</w:t>
+              <w:t xml:space="preserve">Functional Ecology and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606591v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Indice Biologique Macrophytique en Lac (IBML) ou comment évaluer l'état écologique des plans d'eau à l'aide des communautés de macrophytes aquatiques dans le contexte de la Directive Cadre sur l'Eau en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14347,3835 +14448,3868 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique Macrophytes Lacustres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bourget du Lac, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological status, functioning and management of Aquitaine great lakes (SW France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherches en écologie végétale appliquées au lacs du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Feb 2017, Bouaye, France. pp.36</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire au fil de l'eau entre terres et lacs : enjeux, obligations, moyens ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Biscarrosse, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606556v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic weeds as ecosystem engineers of shallow lakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+                <w:t xml:space="preserve">Et si le passé nous parlait d'avenir : influence de l'histoire du paysage sur la diversité des macrophytes des lacs et étangs du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Percaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.17</w:t>
+              <w:t xml:space="preserve">Rencontre d'Ecologie des Paysages 2017 : nouveaux horizons pour l'écologie des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606407v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de campagne : Phytobenthos-Plans d'Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller vers le passé pour mieux comprendre le présent : Influence de l'histoire du paysage sur la biodiversité macrophytique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Relation entre hypoxie, émissions de GES et force du vent dans les herbiers denses d’hydrophytes dans les lacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journées Internationales de Limnologie et d’Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Saint Malo, France. pp.28</w:t>
+              <w:t xml:space="preserve">4ièmes Journées Internationales de Limnologie et d’Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Saint Malo, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605797v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre hypoxie, émissions de GES et force du vent dans les herbiers denses d’hydrophytes dans les lacs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Aller vers le passé pour mieux comprendre le présent : Influence de l'histoire du paysage sur la biodiversité macrophytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Queau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ièmes Journées Internationales de Limnologie et d’Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Saint Malo, France. pp.15</w:t>
+              <w:t xml:space="preserve">4e Journées Internationales de Limnologie et d’Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Saint Malo, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604875v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des connaissances sur les végétaux aquatiques des lacs médocains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAEBVELG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Carcans, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches en écologie végétale appliquées aux lacs du littoral aquitain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+                <w:t xml:space="preserve">Ecology and distribution of Characeae communities in Lobelia lakes of South-West France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion avec la délégation chinoise de Wuhan (Laboratoire d'Hydrobiologie) et l'Agence de l'Eau Adour-Garonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Carcans, France. pp.57</w:t>
+              <w:t xml:space="preserve">20th Meeting of the Group of European Charophytologists (GEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602162v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écosystèmes lacustres : une dynamique naturelle au long cours et les interactions avec les activités humaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon fixation and emission within dense aquatic weed mats of a temperate shallow lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystèmes aquatiques : quelles évolutions dans un contexte de changement climatique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France. pp.25-27</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Aquatic Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602262v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hydromorphological conditions on macrophytes in French shallow lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherches en écologie végétale appliquées aux lacs du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Haury</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Aquatic Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Edinburgh, pp.16</w:t>
+              <w:t xml:space="preserve">Réunion avec la délégation chinoise de Wuhan (Laboratoire d'Hydrobiologie) et l'Agence de l'Eau Adour-Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Carcans, France. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602309v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des hydrophytes sur la biogéochimie : le cas des isoétides et des exotiques dans les lacs aquitains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les écosystèmes lacustres : une dynamique naturelle au long cours et les interactions avec les activités humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS Macrophytes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.16</w:t>
+              <w:t xml:space="preserve">Ecosystèmes aquatiques : quelles évolutions dans un contexte de changement climatique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France. pp.25-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602161v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and distribution of Characeae communities in Lobelia lakes of South-West France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Effects of hydromorphological conditions on macrophytes in French shallow lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Lambert</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Meeting of the Group of European Charophytologists (GEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.29</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Aquatic Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Edinburgh, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602159v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon fixation and emission within dense aquatic weed mats of a temperate shallow lake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Influence des hydrophytes sur la biogéochimie : le cas des isoétides et des exotiques dans les lacs aquitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Aquatic Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. pp.17</w:t>
+              <w:t xml:space="preserve">GIS Macrophytes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602158v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30 years of vegetation survey in shallow-lake ecosystems: dynamics of macrophytes communities</w:t>
+                <w:t xml:space="preserve">Temporal dynamic of macrophyte communities in shallow lake ecosystems: 30 years of vegetation survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association of Vegetation Science, 58th symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Brno, Czech Republic. pp.18</w:t>
+              <w:t xml:space="preserve">Aquatic Biodiversity and Ecosystems – Evolution, interactions and global change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602012v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamic of macrophyte communities in shallow lake ecosystems: 30 years of vegetation survey</w:t>
+                <w:t xml:space="preserve">30 years of vegetation survey in shallow-lake ecosystems: dynamics of macrophytes communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Biodiversity and Ecosystems – Evolution, interactions and global change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom. pp.18</w:t>
+              <w:t xml:space="preserve">International Association of Vegetation Science, 58th symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Brno, Czech Republic. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602010v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écosystèmes lacustres, dynamique naturelle au long cours et interactions avec les activités humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Conseil scientifique du comité de bassin Adour-Garonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulouse, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’équipe CARMA et les pressions-impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’échange QUASARE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Villeurbanne, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblages et fonctionnement écologique des macrophytes des zones littorales des lacs du littoral aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoveg10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lyon, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des hydrophytes envahissants sur la biogéochimie des lacs peu profonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grigoletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique LabEx COTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Bordeaux, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ oxygen and methane benthic fluxes measurements within isoetids meadows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Aquatic Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Portland, United States. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches appliquées à la gestion : les macrophytes exotiques envahissants des lacs et étangs du littoral aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum COTE 2014 - Vivre avec des invasions biologiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Bordeaux, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et organisation spatiale des communautés de macrophytes aquatiques des lacs du littoral Aquitain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing aspirations: intercalibration of ecological status concepts across European lakes using littoral diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyn Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Urbanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Acs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrophytes !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Pessac, France. pp.18</w:t>
+              <w:t xml:space="preserve">Joint Symposium ADLaF/CE-Diatom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Thonon, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599127v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing aspirations: intercalibration of ecological status concepts across European lakes using littoral diatoms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure et organisation spatiale des communautés de macrophytes aquatiques des lacs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Symposium ADLaF/CE-Diatom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Thonon, France. pp.2</w:t>
+              <w:t xml:space="preserve">Macrophytes !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Pessac, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599227v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique des investigations sur les macrophytes et leurs communautés dans le bassin Adour-Garonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rebillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrophytes ! Université de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Pessac, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’état écologique des plans d’eau basée sur les communautés de plantes aquatiques dans le contexte de la Directive Cadre sur l’Eau en France : l’Indice Biologique Macrophytique en Lac (IBML)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie et d’Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes aquatiques patrimoniales des lacs et étangs du littoral aquitain : dynamiques et pressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réveil du dodo, 4ème journées francophones des sciences de la conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Dijon, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés végétales aquatiques des lacs médocains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ECOVEG 8 : Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nancy, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des macrophytes dans les étangs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mazaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les étangs : de la recherche scientifique internationale aux pratiques locales du Berry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Châteauroux, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining diatoms, macrophytes, macroinvertebrates and fish to assess the effects of industrial wastes: When biology teaches more than chemical monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Symposium for European Freshwater Sciences (SEFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Girona, Spain. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioindication de l'état écologique des cours d'eau et des plans d'eau : les outils basés sur le phytobenthos (diatomées)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cellamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire évaluation dans le contexte de la DCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la qualité écologique des plans d'eau basée sur les communautés de macrophytes : développement et premières applications de la méthode standardisée d'échantillonnage dans le contexte de la Directive Cadre Européenne sur l'Eau (DCE) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ECOVEG 6, Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Rouen, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et premières applications de la méthode standardisée d'échantillonnage des communautés de macrophytes en plan d'eau dans le contexte de la Directive Cadre Européenne sur l'Eau (DCE) en France. Application au plan d'eau de Miribel-Jonage (Eaux Bleues, Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon les Bains, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la qualité écologique des plans d'eau basée sur les communautés de macrophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire évaluation dans le contexte de la DCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Paris, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophyte communities assessment on lakes water framework directive (WFD) development and first application of a standardized sampling method in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting 2009 Macrophyte-Centered Biotic Interactions in Aquatic Habitats Session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Nice, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des impacts du développement des plantes aquatiques exotiques envahissantes sur les communautés végétales indigènes en plans d'eau : exemples des lacs et étangs du littoral landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18190,553 +18324,553 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque d'Ecologie des Communautés Végétales (EcoVeg4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Rennes, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des biomasses des jussies dans la moitié Nord-Ouest Sud-Est de la France en fonction des contextes mésologiques. Conséquences sur la gestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Evolution à moyen et long terme de diverses espèces hélophytes des lacs et étangs landais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ième Congrès de l'Association Française de Limnologie " Hydrosystèmes, biodiversité, fonctionnement et gestion", Toulouse, 13 - 15 novembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.13</w:t>
+              <w:t xml:space="preserve">50 ième Congrès de l'Association Française de Limnologie,Hydrosystèmes, Biodiversité, fonctionnement et gestion, 13 - 15 novembre 2007, Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589713v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution à moyen et long terme de diverses espèces hélophytes des lacs et étangs landais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Variabilité des biomasses des jussies dans la moitié Nord-Ouest Sud-Est de la France en fonction des contextes mésologiques. Conséquences sur la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dandelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ième Congrès de l'Association Française de Limnologie,Hydrosystèmes, Biodiversité, fonctionnement et gestion, 13 - 15 novembre 2007, Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.1</w:t>
+              <w:t xml:space="preserve">50ième Congrès de l'Association Française de Limnologie " Hydrosystèmes, biodiversité, fonctionnement et gestion", Toulouse, 13 - 15 novembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589714v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bancarisation des données relatives aux plans d'eau pour le développement des recherches liées à la Directive Cadre Européenne sur l'Eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Germinations et dynamique de développement de plantules de Ludwigia grandiflora en milieu naturel et en conditions de laboratoire : une capacité de dispersion complémentaire pour une plante envahissante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petelczyc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guibert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie aquatique et Directive Cadre Européenne sur l'Eau, 6ème Conférence Internationale des Limnologues et Océanographes (CILO), Vaulx-en-Velin, 4-7 juillet 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1</w:t>
+              <w:t xml:space="preserve">ECOVEG 2: 2° Congrès d'écologie des communautés végétales, Avignon, 5-7 avril 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586692v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germinations et dynamique de développement de plantules de Ludwigia grandiflora en milieu naturel et en conditions de laboratoire : une capacité de dispersion complémentaire pour une plante envahissante ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bancarisation des données relatives aux plans d'eau pour le développement des recherches liées à la Directive Cadre Européenne sur l'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Holley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 2: 2° Congrès d'écologie des communautés végétales, Avignon, 5-7 avril 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.32</w:t>
+              <w:t xml:space="preserve">Ecologie aquatique et Directive Cadre Européenne sur l'Eau, 6ème Conférence Internationale des Limnologues et Océanographes (CILO), Vaulx-en-Velin, 4-7 juillet 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587670v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes aquatiques exotiques envahissantes et difficultés d'évaluation de l'état écologique des plans d'eau dans le contexte de la Directive Cadre Européenne sur l'Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18751,51 +18885,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie aquatique et Directive Cadre Européenne sur l'Eau, 6ème Conférence Internationale des Limnologues et Océanographes (CILO), Vaulx-en-Velin, 4-7 juillet 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18805,822 +18939,822 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global aquatic Isoëtes Database (acronym GaID) as of 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danelle M Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia M Azzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dalla Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Abeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Alahuhta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5066/P149GQAV⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T 90-728 - Aide à l’application de la norme NF T 90-328</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercalibration of revised classification method for lake macrophytes in France - Alpine Geographical Intercalibration Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NF T 90-328 - Échantillonnage des communautés de macrophytes en plans d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AQUAVIT Quand les plantes aquatiques invasives transcendent les frontières des lacs aquitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Série Les 4 pages PSDR4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à l'application de la norme XP T90-328:2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des plans d'eau du littoral landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Lacs et lande"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.115-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19630,154 +19764,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les macrophytes en étangs, éléments de réflexion sur leur gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mazaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux comprendre les étangs : Du Berry Limousin à l'Europe Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Monédières, pp.193-214, 2015, 978-2-36340-117-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19787,51 +19921,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">{IBDL} Outil de calcul l'Indice Biologique Diatomées en Lac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19840,86 +19974,86 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:170c9dbd9a2880cbd5b99ce39c9718295205c1a1;origin=https://github.com/SebastienBoutry/IBDL;visit=swh:1:snp:bfeb4ca40d7a39c643b4cfd4806038a18a708839;anchor=swh:1:rev:eb33c3cd68932571745d2758f6b1e8dbcb75a47d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19929,284 +20063,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEON-BLOOM project - Origin, spatial and temporal dynamics of cyanobacteria blooms in lake Léon, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which Factors Move The Phytoplankton?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudi Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of e-TOX network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t>
+              <w:t xml:space="preserve">e-TOX 2025 : journées scientifiques 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cestas Gazinet, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098881v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Factors Move The Phytoplankton?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tudi Guillou</w:t>
+                <w:t xml:space="preserve">LEON-BLOOM project - Origin, spatial and temporal dynamics of cyanobacteria blooms in lake Léon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-TOX 2025 : journées scientifiques 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cestas Gazinet, France. </w:t>
+              <w:t xml:space="preserve">Symposium of e-TOX network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086861v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espèces patrimoniales des lacs et étangs du littoral aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20222,1187 +20356,1187 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Portes Ouvertes INRAE Gazinet Cestas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystèmes aquatiques urbains à Bordeaux Métropole : une démarche d’amélioration des connaissances pour évaluer la qualité des milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of scuba-diving for monitoring water oxygen and charophyte distribution in shallow-lakes of the Atlantic coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference of Scientific Diving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Roscoff, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les changements paysagers dans les bassins versants des lacs et étangs du littoral aquitain : Influence sur les communautés de macrophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Percaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Biscarosse, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services and threats of rare species: the isoetid environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche multi-compartiments (macroinvertébrés benthiques (MIB), diatomées, macrophytes et faune piscicole) afin d'évaluer l'impact de rejets industriels sur un cours d'eau : lorsque la biologie nous renseigne plus que la physico-chimie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminisme et rétroactions des communautés d'hydrophytes en plans d'eau : un regard vers le futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Thionville, France. pp.1, 2013</w:t>
+              <w:t xml:space="preserve">Ecoveg9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Tours, France. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598719v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme et rétroactions des communautés d'hydrophytes en plans d'eau : un regard vers le futur</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une approche multi-compartiments (macroinvertébrés benthiques (MIB), diatomées, macrophytes et faune piscicole) afin d'évaluer l'impact de rejets industriels sur un cours d'eau : lorsque la biologie nous renseigne plus que la physico-chimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoveg9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Tours, France. pp.1, 2013</w:t>
+              <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Thionville, France. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601292v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of primary producers (diatoms, macrophytes) to a mixture of toxicants (river Luzou, SW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sevilla, Spain. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la qualité écologique des plans d'eau à l'aide des communautés de macrophytes : premiers résultats du développement d'un indice de bioindication « Macrophytes en plans d'eau » dans le contexte de la Directive Cadre Européenne sur l'Eau (DCE) en métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ECOVEG 6. Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la qualité écologique des plans d'eau à l'aide des communautés de macrophytes : premiers résultats du développement d'un indice de bioindication «Macrophytes en plans d'eau» dans le contexte de la Directive Cadre Européenne sur l'Eau (DCE) en métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon les Bains, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the long term impacts of alien aquatic macrophytes on native plant communities: Example of freshwater lakes and ponds of the coastline of Aquitaine (South West France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EWRS International Symposium on Aquatic Weeds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Jyväskylä, Finland. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId393"/>
+      <w:footerReference w:type="default" r:id="rId396"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21470,51 +21604,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8461D297"/>
+    <w:nsid w:val="C6D86F19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21701,51 +21835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-bertrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3888-8282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23420513X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02050388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0389" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2026.51.9565" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973857v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ferdinand Wunderlich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hosni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124543" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia M Azzella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dalla Vecchia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abeli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Alahuhta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor B Amoroso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14316" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208870v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tison-Rosebery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11855-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853994v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art15" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Queau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12839" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071269" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Benelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bartoli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Anna Fano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2020.103287" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury-Brachet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gent&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4889" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liess Boura&#239;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.3434" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoni Zuazo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.3613" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.3478" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5300" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016243v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5819" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01759250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12378" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Buquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01781" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603665v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2848-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grigoletto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2017.1678" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Kelly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbanic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bennion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1874-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140219v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.15.10" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.15.11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573917v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kolada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Willby" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dudley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#245;ges" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sondergaard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598032v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dudley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dunbar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penning" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hellsten" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1338-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.812044" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484549v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599663v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Portielje" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denys" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grinberga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karottki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/75925" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599664v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pall" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buzzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/73855" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Borics" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/7466" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598686v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Spyratos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309233v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309174v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479660v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113056v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Azaroff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609198v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606127v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603487v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602157v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604891v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourguignon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guerreiro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605142v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delest" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600733v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labrousse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagrola" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598033v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139987v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599797v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599796v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596781v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594812v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebig" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hupin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599793v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595780v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599794v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599792v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599791v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594653v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bortoli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ancrenaz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593206v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594105v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valade" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591901v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592937v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandenhende" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592938v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590415v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594822v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591158v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazzella" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589471v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588434v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588998v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madigou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588433v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Holley" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584245v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602121v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danilo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320300v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maujarret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226277v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320312v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008725v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968449v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840122v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968322v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870936v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907566v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151024v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915205v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04890336v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016128v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008636v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722744v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016109v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013980v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013933v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052724v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052703v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227637v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609932v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609929v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609843v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609931v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608383v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boura&#239;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devreux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Percaille" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Queau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609930v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609190v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zuazo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606559v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ribaudo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606591v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606557v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606556v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quenault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pickhahn" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourguetou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606407v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606787v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourguignon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605797v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604875v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603352v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602162v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602262v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602309v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602161v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602158v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602012v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602010v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602308v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605012v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601290v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604877v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabanne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601289v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600213v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599127v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599227v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598883v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rebillard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Seveno" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598037v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598843v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598036v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598844v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Peltre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazaubert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595196v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595262v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594177v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593562v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595779v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592939v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590423v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589713v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dandelot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589714v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586692v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587670v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petelczyc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586392v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871044v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danelle M Larson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5066/P149GQAV" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871205v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgoin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legeay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013891v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871194v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113222v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607433v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588766v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601279v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Peltre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Touchard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239218v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:170c9dbd9a2880cbd5b99ce39c9718295205c1a1;origin=https://github.com/SebastienBoutry/IBDL;visit=swh:1:snp:bfeb4ca40d7a39c643b4cfd4806038a18a708839;anchor=swh:1:rev:eb33c3cd68932571745d2758f6b1e8dbcb75a47d" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086861v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Guillou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805532v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227796v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226606v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608382v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606408v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598719v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lain&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601292v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593263v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594176v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593558v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592941v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-bertrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3888-8282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23420513X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02050388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0389" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2026.51.9565" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973857v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ferdinand Wunderlich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hosni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124543" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179282" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia M Azzella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dalla Vecchia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abeli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Alahuhta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor B Amoroso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14316" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208870v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tison-Rosebery" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11855-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853994v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art15" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percaille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Queau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12839" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071269" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Benelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bartoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Anna Fano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2020.103287" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury-Brachet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gent&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4889" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liess Boura&#239;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.3434" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoni Zuazo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fournier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.3613" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016228v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.3478" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5300" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5819" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01759250v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12378" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Buquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01781" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2848-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807103v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grigoletto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2017.1678" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573919v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Kelly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbanic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bennion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1874-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573917v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kolada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Willby" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dudley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#245;ges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sondergaard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.15.10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140222v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.15.11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600212v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dudley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dunbar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penning" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hellsten" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1338-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598966v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.812044" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484549v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Portielje" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denys" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grinberga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karottki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/75925" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599664v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buzzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/73855" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599665v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Borics" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/7466" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Spyratos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309233v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473115v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473096v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113056v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510942v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Azaroff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609198v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606127v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603487v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604891v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourguignon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602320v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605825v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guerreiro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605142v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600734v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delest" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600733v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labrousse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagrola" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598033v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139987v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599796v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599795v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596781v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596778v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594812v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599793v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595780v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599794v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594106v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebig" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hupin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593020v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593206v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bortoli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594653v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ancrenaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591901v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594823v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592937v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandenhende" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592943v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592938v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590415v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591158v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazzella" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594822v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588434v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588998v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madigou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588433v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584266v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Holley" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584245v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587355v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602121v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danilo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320300v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maujarret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226277v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320312v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968449v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968322v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840122v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008725v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870936v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907566v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151024v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915205v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04890336v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008636v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016128v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722744v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016109v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013933v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052724v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052703v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609932v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227637v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609929v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609843v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609931v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608383v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boura&#239;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devreux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Percaille" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Queau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609930v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609190v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zuazo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606556v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quenault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pickhahn" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourguetou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606407v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606557v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606559v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ribaudo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606591v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourguignon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604875v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605797v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603352v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602159v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602158v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602162v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602262v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602309v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602161v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602010v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602012v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602308v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605012v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601290v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604877v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabanne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601289v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600213v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599227v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599127v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598883v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rebillard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Seveno" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598037v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598843v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598036v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598844v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Peltre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazaubert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595196v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595262v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594177v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593562v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595779v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592939v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589714v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589713v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dandelot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587670v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petelczyc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586692v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586392v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871044v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danelle M Larson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5066/P149GQAV" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871205v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgoin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legeay" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013891v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871194v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113222v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607433v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588766v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601279v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Peltre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Touchard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239218v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:170c9dbd9a2880cbd5b99ce39c9718295205c1a1;origin=https://github.com/SebastienBoutry/IBDL;visit=swh:1:snp:bfeb4ca40d7a39c643b4cfd4806038a18a708839;anchor=swh:1:rev:eb33c3cd68932571745d2758f6b1e8dbcb75a47d" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086861v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Guillou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805532v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227796v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226606v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608382v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606408v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601292v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598719v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lain&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593263v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594176v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593558v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592941v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>