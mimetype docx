--- v0 (2026-03-12)
+++ v1 (2026-05-15)
@@ -1,108 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vincent BILEM </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctorant en sciences de l'information et de la communication (2021-)Chargé de cours à Sciences Po ParisATER à Paris 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">vincent-bilem</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -205,299 +214,1431 @@
         <w:rPr/>
         <w:t xml:space="preserve">**Responsabilités institutionnelles **</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2024-2025 : élu représentant du collège des non titulaires au Conseil du laboratoire Irméccen (mandat 2024-2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Axes de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Théories des médiasPolitique et numériqueRéseaux sociaux numériques et cultures webFormes et formats médiatiquesPlateformes numériques</w:t>
+        <w:t xml:space="preserve">Théories des médias,Politique et numérique,Réseaux sociaux numériques et cultures web,Formes et formats médiatiques,Plateformes numériques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZEvent : le retour de la télévision sur Internet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les mèmes : circulation des émotions-aphorisations dans les médias d’infotainment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bilem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Guillaume Carbou et Pascale Vergely; Pascale Vergely et Guillaume Carbou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médias et émotions. Catégories d’analyses, problématiques, concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RomaTre-Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Prismes, 979-12-80060-71-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13134/979-12-80060-71-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bilem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04851111v1</w:t>
+                <w:t xml:space="preserve">hal-03887483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mèmes : circulation des émotions-aphorisations dans les médias d’infotainment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">(Re)voir les émissions des années 2000, nostalgie fantasmée ou nostalgie en acte ? Le cas du streamer Un Créatif sur Twitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bilem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médias et émotions. Catégories d’analyses, problématiques, concepts</w:t>
-[...33 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Télévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.83-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/telev.015.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui regarde la webcréation ? Le cas du tchat sur Twitch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887483v1</w:t>
+                <w:t xml:space="preserve">Vincent Bilem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde Qui regarde la webcréation ? – explorer les publics et leurs mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Avignon Université &amp; FramesPro, Apr 2025, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panel &amp;quot;Sans transition ? Les allers-retours entre la télévision et les plateformes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bilem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transition(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXIVe Congrès de la SFSIC (Société Française des Sciences de l’Information et de la Communication), Jun 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devenir-créateur de contenu des journalistes ? Trajectoires croisées des streamers d'actualité et des journalistes professionnels sur Twitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bilem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les « créateur·rices de contenus ». L'espace de la production sur les plateformes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CARISM - Université Panthéon-Assas, Dec 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-Technical Intermediaries &amp; Platformization of Culture&amp;quot; (présentation et co-organisation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bilem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rebillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simran Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouquillion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Seminar Socio-Technical Intermediaries &amp; Platformization of Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx ICCA, Apr 2024, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée d’études des doctorant.e.s de l’Irméccen (présentation et co-organisation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bilem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Balcon-Fourmaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études des doctorant.e.s de l’Irméccen 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle - IRMECCEN (Institut de Recherche Médias, Cultures, Communication et Numérique - EA 7546), Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et co-organisation de la table ronde &amp;quot;Les jeunes, la politique et les plateformes numériques : pratiques informationnelles et nouvelles formes d'engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bilem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine Arts &amp; Médias 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plateformes et usages : cinéma, télévision, jeu vidéo et création numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bilem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joa Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Body</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plateformes et usages : cinéma, télévision, jeu vidéo et création numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle; Université de Montréal (UdEM), Nov 2023, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion en direct comme forme artistique hybride : la France et l’Espagne lors de la Pixel War de Reddit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bilem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation européenne des modèles (formes et styles, techniques, stratégies de production) - Circolazione europea dei modelli (forme e stili, tecniche, strategie di produzione)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque franco-italien de l'ED 267 - Sorbonne Nouvelle et l’Università degli studi di Udine, May 2023, Udine, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twitch et la promesse de l'authenticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bilem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique sur Twitch. Acteurs et pratiques expressives en streaming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Internet et Société (CIS) CNRS, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconfigurations of political mediatization on Twitch. Relations between information streamers, internet users and politicians during 2022’s French presidential campain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bilem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Franco-Brazilian meeting around cultural industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex ICCA, Dec 2022, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présidentielle 2022 vue de Twitch : outils théoriques et méthodologiques pour appréhender la médiation de l’information par les streamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bilem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études des doctorant.e.s de l'Irméccen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZEvent : le retour de la télévision sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bilem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mèmes et YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bilem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -565,51 +1706,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="737AE1F8"/>
+    <w:nsid w:val="B3FD9687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -796,51 +1937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-bilem" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bilem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romatrepress.uniroma3.it/wp-content/uploads/2020/10/06.-Prismes-n.-2-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-80060-71-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-bilem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887483v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bilem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romatrepress.uniroma3.it/wp-content/uploads/2020/10/06.-Prismes-n.-2-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-80060-71-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.015.0083" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simran Agarwal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouquillion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balcon-Fourmaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira Cesar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Boni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joa Neves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Body" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617015v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>