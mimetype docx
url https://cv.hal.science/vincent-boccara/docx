--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -370,6539 +370,6539 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologization and transformation of work at the meso and micro levels of transition: findings from two territorial food projects in France</w:t>
+                <w:t xml:space="preserve">Appréhender la territorialisation d’un système soutenable de travail. Réflexions à partir de l’exemple des systèmes alimentaires territorialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2025.2578252⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 23-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/162l6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331924v1</w:t>
+                <w:t xml:space="preserve">hal-05593316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Circular Economy Scenarios for Automobile Polystyrene Prototypes Using a Comparative Life Cycle Assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hakim Boudaoud</w:t>
+                <w:t xml:space="preserve">Ecologization and transformation of work at the meso and micro levels of transition: findings from two territorial food projects in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boccara</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Le Bouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Circular Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42824-025-00174-9⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2025.2578252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142990v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and supporting intermediation work to address territorialized public policy issues: The case of a Territorial Food Project in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chantal Loyce</w:t>
+                <w:t xml:space="preserve">Evaluating Circular Economy Scenarios for Automobile Polystyrene Prototypes Using a Comparative Life Cycle Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/WOR-220298⟩</w:t>
+              <w:t xml:space="preserve">Materials Circular Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42824-025-00174-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320189v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au dossier “Représenter l’activité”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Understanding and supporting intermediation work to address territorialized public policy issues: The case of a Territorial Food Project in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.9728⟩</w:t>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77 (1), pp.343-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-220298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563940v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental approach of safety in ergonomics/human factors: insights of constructed safety in six work environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Albert</w:t>
+                <w:t xml:space="preserve">Introduction au dossier “Représenter l’activité”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent van Belleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Haradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00140139.2024.2390127⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.9728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672259v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un langage de conception d’UX − Proposition d’un lexique pour représenter l’expérience utilisateur conçue dans des activités de conception</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Developmental approach of safety in ergonomics/human factors: insights of constructed safety in six work environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Mollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.9374⟩</w:t>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2024.2390127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580505v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévention durable des risques professionnels au prisme du travail des préventeurs. Le cas de conseillers en prévention de la Mutualité Sociale Agricole (MSA).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Vers un langage de conception d’UX − Proposition d’un lexique pour représenter l’expérience utilisateur conçue dans des activités de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.8925⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 21-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.9374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251128v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Passive Upper Limb Exoskeleton in Healthcare Workers during a Surgical Instrument Cleaning Task</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+                <w:t xml:space="preserve">La prévention durable des risques professionnels au prisme du travail des préventeurs. Le cas de conseillers en prévention de la Mutualité Sociale Agricole (MSA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Poley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20043153⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.8925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289983v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural acoustic design: Observation of use cases including audio-only and multimodal auralizations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a Passive Upper Limb Exoskeleton in Healthcare Workers during a Surgical Instrument Cleaning Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Farr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1351010X211045518⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (4), pp.3153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20043153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348293v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auralization uses in acoustical design: A survey study of acoustical consultants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Architectural acoustic design: Observation of use cases including audio-only and multimodal auralizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Poirier-Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian F.G. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5110711⟩</w:t>
+              <w:t xml:space="preserve">Building Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1351010X2110455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1351010X211045518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155781v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enquête réflexive réciproque : un outil de recherche et de développement professionnel ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Auralization uses in acoustical design: A survey study of acoustical consultants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fucks</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F.G. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.4389⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (6), pp.3446-3456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5110711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414983v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ergoscénarisation : un enjeu majeur des environnements virtuels de formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Darses</w:t>
+                <w:t xml:space="preserve">L’enquête réflexive réciproque : un outil de recherche et de développement professionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Laneyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Armées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.7386⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (16-2), 17p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.4389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406027v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal study of driving instructor guidance from an activity-oriented perspective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Delhomme</w:t>
+                <w:t xml:space="preserve">L'ergoscénarisation : un enjeu majeur des environnements virtuels de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Darses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2014.06.001⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (5), pp.603-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.7386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01142409v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse des travails pour la conception en formation: contribution de l'ergonomie à l'orientation de la conception amont d'un environnement virtuel pour la formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+                <w:t xml:space="preserve">A longitudinal study of driving instructor guidance from an activity-oriented perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rogalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.1098⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.21-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2014.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279845v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01142409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the consequences of sharing a trainee's driving course between different trainers?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia Delhomme</w:t>
+                <w:t xml:space="preserve">L'analyse des travails pour la conception en formation: contribution de l'ergonomie à l'orientation de la conception amont d'un environnement virtuel pour la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Work: A Journal of Prevention, Assessment and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/WOR-2012-1285⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (2), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.1098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279846v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing the driving-course of a same trainee between different trainers, what are the consequences?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">What are the consequences of sharing a trainee's driving course between different trainers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Delhomme</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Work: A Journal of Prevention, Assessment and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (2), pp.205-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2012-1285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147597v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the consequences of sharing a trainee's driving course between different trainers?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharing the driving-course of a same trainee between different trainers, what are the consequences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Rogalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Vidal-Gomel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patricia Delhomme</w:t>
+                <w:t xml:space="preserve">P Delhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Work: A Journal of Prevention, Assessment, &amp; Rehabilitation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.205-215</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909282v1</w:t>
+                <w:t xml:space="preserve">hal-01147597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of students driver's self assessment accuracy during French driver training : self-assessments compared to instructors assessments in three risky driving situations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">What are the consequences of sharing a trainee's driving course between different trainers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Rogalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Delhomme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Work: A Journal of Prevention, Assessment, &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (2), pp 205-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2012-1285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010261v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of driving-skill self-assessments during French driving training.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Boccara</w:t>
+                <w:t xml:space="preserve">Development of students driver's self assessment accuracy during French driver training : self-assessments compared to instructors assessments in three risky driving situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Delhomme</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Rogalski</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 43 (1), pp.241-246</w:t>
+              <w:t xml:space="preserve">, 2011, pp.1488-1496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00630780v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of student drivers’ self-assessment accuracy during French driver training: Self-assessments compared to instructors’ assessments in three risky driving situations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Time course of driving-skill self-assessments during French driving training.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Janine Rogalski</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 43, pp.1488-1496. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 43 (1), pp.241-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2011.02.029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02279848v1</w:t>
+                <w:t xml:space="preserve">halshs-00630780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of driving-skill self-assessments during French driver training</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Development of student drivers’ self-assessment accuracy during French driver training: Self-assessments compared to instructors’ assessments in three risky driving situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 43 (1), pp.241-246. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 43, pp.1488-1496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2011.02.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2010.08.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01142385v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of students drivers’ self-assessment accuracy during French driver training : self-assessments compared to instructors assessments in three risky driving situations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Time course of driving-skill self-assessments during French driver training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.1488-1496. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2011.02.029⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 43 (1), pp.241-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2010.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140048v1</w:t>
+                <w:t xml:space="preserve">hal-01142385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seniors' perceived driving skill in a postlicense training program: comparison of instructors' assessments and self-assessments by seniors' age and sex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Boccara</w:t>
+                <w:t xml:space="preserve">Development of students drivers’ self-assessment accuracy during French driver training : self-assessments compared to instructors assessments in three risky driving situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Delhomme</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Rogalski</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1488-1496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2011.02.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00642886v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seniors' perceived driving skill in a postlicense training program: comparison of instructors' assessments and self-assessments by seniors' age and sex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Seniors’ perceived driving skill in a postlicense training program : comparison of instructors’ and self-assessments by seniors age and sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+              <w:t xml:space="preserve">Perceptual and Motors Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 110 (1), pp.117-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2466/PMS.110.1.117-128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140015v1</w:t>
+                <w:t xml:space="preserve">hal-01142366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seniors' perceived driving skill within a postlicense training program: comparison of instructorsâ assessments and self-assessments by seniors' age and sex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Seniors' perceived driving skill in a postlicense training program: Comparison of instructors' assessments and self-assessments by seniors' age and sex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dommès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 110 (1), pp.117-128. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 110 (1), pp.117-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279849v1</w:t>
+                <w:t xml:space="preserve">halshs-00630781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seniors' perceived driving skill in a postlicense training program: Comparison of instructors' assessments and self-assessments by seniors' age and sex.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Seniors' perceived driving skill within a postlicense training program: comparison of instructorsâ assessments and self-assessments by seniors' age and sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 110 (1), pp.117-128</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 110 (1), pp.117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/pms.110.1.117-128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00630781v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seniors’ perceived driving skill in a postlicense training program : comparison of instructors’ and self-assessments by seniors age and sex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Seniors' perceived driving skill in a postlicense training program: comparison of instructors' assessments and self-assessments by seniors' age and sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dommès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motors Skills</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (1), pp.117-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142366v1</w:t>
+                <w:t xml:space="preserve">halshs-00642886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Seniors' perceived driving skill in a postlicense training program: comparison of instructors' assessments and self-assessments by seniors' age and sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (1), pp.117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/PMS.110.1.117-128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les activités de guidage dans des formations destinées aux conducteurs âgés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2, pp.46-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ta.002.0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des opportunités de développement au sein de systèmes de travail en transition vers la soutenabilité : réflexions pour l’intervention en ergonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une intervention ergonomique dans une situation d’action publique territorialisée : des apprentissages à partager</w:t>
+                <w:t xml:space="preserve">Comprendre le travail dans une organisation alternative en transition vers la soutenabilité : réflexions sur le diagnostic ergonomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">, Société d'Ergonomie de la Langue Française, Jul 2025, Nanterre, France. pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148139v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le travail dans une organisation alternative en transition vers la soutenabilité : réflexions sur le diagnostic ergonomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Une intervention ergonomique dans une situation d’action publique territorialisée : des apprentissages à partager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Faget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société d'Ergonomie de la Langue Française, Jul 2025, Nanterre, France. pp.49-56</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148161v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Internal Actors Diagnosis of Circular Economy in an Industrial SME</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Représenter l'expérience des usagers dans le processus de conception d'un habitacle de véhicule pour mieux spécifier, concevoir et évaluer l'UX.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Gonzalo</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème Colloque de Psychologie Ergonomique (EPIQUE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France. https://arpege-recherche.org/user/p./06.activites/03.colloques-epique/13.12e-colloque-epique/EPIQUE%202023_Paris-EVDG_Actes%20du%20Colloque.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202300v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions agroécologiques dans les systèmes agro-alimentaires : Quels défis pour l'ergonomie de l'activité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57eme congrès de la SELF - Développer l'élologie du travail, ressources indispensables au nouvelles formes de souverainetés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Ergonomie de la Langue Française - SELF, Oct 2023, Saint-Denis (Réunion), France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mesure les simulations informatiques de l’activité humaine sont-elles réalistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter l'expérience des usagers dans le processus de conception d'un habitacle de véhicule pour mieux spécifier, concevoir et évaluer l'UX.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Yannou</w:t>
+                <w:t xml:space="preserve">Transitions towards sutainability in the case of food systems - Issues for ergonomists and ergonomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque de Psychologie Ergonomique (EPIQUE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France. https://arpege-recherche.org/user/p./06.activites/03.colloques-epique/13.12e-colloque-epique/EPIQUE%202023_Paris-EVDG_Actes%20du%20Colloque.pdf</w:t>
+              <w:t xml:space="preserve">14th Organizational Design and Management Conference - ODAM2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297553v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216567v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions towards sutainability in the case of food systems - Issues for ergonomists and ergonomics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boccara</w:t>
+                <w:t xml:space="preserve">Retrospective coding of the UX Design Process for UX Design enhancement in Design Agencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Organizational Design and Management Conference - ODAM2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.3105-3114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2023.311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216567v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective coding of the UX Design Process for UX Design enhancement in Design Agencies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multi-Internal Actors Diagnosis of Circular Economy in an Industrial SME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Yannou</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.3105-3114, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/pds.2023.311⟩</w:t>
+              <w:t xml:space="preserve">, The Design Society, Jul 2023, Bordeaux, France. pp.2745-2754, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2023.275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187239v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode réflexive pour évaluer un nouveau programme de management de la sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Letourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56e Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève; Haute Ecole Spécialisée de Suisse Occidentale; Centre universitaire de médecine générale et de santé publique; Centre hospitalier universitaire vaudois &amp; Hopitaux Universitaire de Genève; Optimance, Jul 2022, Genève, Suisse. pp.216-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de prévention auprès des affiliés à la Mutualité Sociale Agricole : le cas d'une recherche-intervention menée auprès des acteurs de la prévention de quatre caisses MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Poley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Delavallade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Tourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Cayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème congrès de la Société d'Ergonomie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jul 2022, Genève, Suisse. pp.667-680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reflexive method to evaluate a new safety management program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Létourneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.611-617, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a Good Scenario in Vocational Training Design?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sol Perez Toralla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 21st Congress of the International Ergonomics Association (IEA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nancy L. Black, W. Patrick Neumann, Ian Noy, Jun 2021, Vancouver, Canada. pp.446-453, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Regulated and Managed to Constructive Safety in the Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Judon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21st Triennial Congress of the International Ergonomics Association “HFE in a connected world”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.664-671, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How holistic approaches of activity analysis in ergonomics renew training design?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the International Ergonomics Association (IEA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Bagnara, R. Tartaglia, S. Albolino, T. Alexander, &amp; Y. Fujita, Aug 2018, Florence, Italy. pp. 233-241, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01889647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier d’Échanges et de Recherche sur l’OBservation de l’Activité en Ergonomie (EROBAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème congrès de la SELF. Comment contribuer à un autre monde ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thierry Morlet &amp; Arnaud Tran Van (SELF), Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VICTEAMS: a virtual environment to train medical team leaders to interact with virtual subordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Afoutni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Demulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Intelligent Virtual Agents (ACM IVA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France. pp.241-243, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3308532.3329418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How is professionalization to safety at SNCF? General perception of experts and the case of signaller profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th UIC World Congress on rail Training 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réglementer le métier ou certifier la pratique des ergonomes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dugué,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gindro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53è Congrès Internaitonal de la Société d'Ergonomie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bordeaux, France. pp.618-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploratory Study of the Issues of a Professionalization to the Industrial Safety in a French Railway Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Duvinci-Langa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+              <w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.192-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446198v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exploratory Study of the Issues of a Professionalization to the Industrial Safety in a French Railway Company</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+                <w:t xml:space="preserve">Auralizations use in acoustical design : preliminary results of a survey study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Auditorium Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hambourg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088981v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auralizations use in acoustical design : preliminary results of a survey study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+                <w:t xml:space="preserve">EVAH et formation des monteurs-assembleurs de l'aéronautique : quels retours des évaluations d'un démonstrateur pour la conception ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auditorium Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d'Ergonomie de la Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SELF, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924284v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une démarche d'analyse de l'activité pour l'évaluation des dispositifs de développement des compétences de sécurité des salariés du secteur ferroviaire articulant « travail, acteurs et parcours</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Un espace réflexif sur l'ergonomie et le métier d'ergonome en master ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratique en Didactique Professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">La Fabrique de l'ergonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406022v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une évaluation des dispositifs de professionnalisation à la sécurité des salariés du secteur ferroviaire, articulant : travail, acteurs et parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Duvenci-Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société d'Ergonomie de la Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVAH et formation des monteurs-assembleurs de l'aéronautique : quels retours des évaluations d'un démonstrateur pour la conception ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Proposition d'une démarche d'analyse de l'activité pour l'évaluation des dispositifs de développement des compétences de sécurité des salariés du secteur ferroviaire articulant « travail, acteurs et parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Duvenci-Langa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J-M Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société d'Ergonomie de la Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SELF, Sep 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Recherche et Pratique en Didactique Professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406025v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un espace réflexif sur l'ergonomie et le métier d'ergonome en master ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Proposition d'une démarche d'analyse de l'activité pour l'évaluation de dispositifs de développement des compétences en sécurité des salariés du secteur ferroviaire articulant « travail, acteurs et parcours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Fabrique de l'ergonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Entre pressions institutionnelles et autonomie du sujet : quelles analyses de l’activité en situation de travail en didactique professionnelle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406024v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une démarche d'analyse de l'activité pour l'évaluation de dispositifs de développement des compétences en sécurité des salariés du secteur ferroviaire articulant « travail, acteurs et parcours »</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qualifications « infra-master » en ergonomie : enjeux et perspectives pour le métier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Duvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houlgate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre pressions institutionnelles et autonomie du sujet : quelles analyses de l’activité en situation de travail en didactique professionnelle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">52ème Congrès de la Société d’Ergonomie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SELF, ARACT Occitanie, RESACT, CNOV Midi Pyrénées, Sep 2017, Toulouse, France. pp.703-704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446288v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01609032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualifications « infra-master » en ergonomie : enjeux et perspectives pour le métier ?</w:t>
-[...123 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">How designing a virtual environment for professional training from an activity framework?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 19th Triennial Congress of theInternational Ergonomics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6912,117 +6912,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formateurs au travail : conditions d’exercice, activités, interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Octarès éditions, 2019, Collection Travail et Activité Humaine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7032,759 +7032,759 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergo-Scripting in Activity-Based Training Design: An Illustration from the Design of a Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Darses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, Springer International Publishing, pp.129-149, 2022, Professional and Practice-based Learning, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage, formation et activité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Brangier; Gérard Valléry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, 2021, 978210082216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0105⟩</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.162-165, 2021, 978210082216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402437v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Apprentissage, formation et activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Brangier; Gérard Valléry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.162-165, 2021, 978210082216. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dunod, pp.105-109, 2021, 978210082216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03402459v1</w:t>
+                <w:t xml:space="preserve">hal-03402437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler les démarches d’analyse du travail en ergonomie et didactique professionnelle pour la conception d’un EVAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Vidal-Gomez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses de l’activité. Perspectives pour la conception et la transformation des situations de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.73-88, 2018, 978-2-7535-6634-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multiniveaux de l’activité de médiation des formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Vidal-Gomel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses de l'activité : perspectives pour la conception et la transformation des situations de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-135, 2018, 9782753566347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training Design Oriented by Works Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond Safety Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.117-126, 2018, SpringerBriefs in Applied Sciences and Technology, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-65527-7_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des référentiels comme des outils pour les formateurs ? Réflexions à partir de la formation initiale à la conduite automobile. In: Les référentiels contre l'activité, en formation, gestion, certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Rogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concevoir des référentiels comme des outils pour les formateurs ? Réflexions à partir de la formation initiale à la conduite automobile. In: Les référentiels contre l'activité, en formation, gestion, certification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OCTARES, pp 119-132, 2014, Le travail en débats, 978-2-366-30030-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7794,151 +7794,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multiples facettes de la formation professionnelle des salariés âgés : des questions anciennes dans un contexte renouvelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tuchszirer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Oumeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conservatoire National des Arts et Métiers (Cnam) - Centre d'études de l'emploi et du travail - CEET; GIS CREAPT (Centre de recherches sur l'expérience, l'âge et les populations au travail). 2018, 123 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7948,232 +7948,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graphical Representation Model for Retrospective Design Process Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Computing and Cognition'22 Tenth International Conference on Design Computing and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une évaluation des dispositifs de professionnalisation à la sécurité des salariés du secteur ferroviaire, articulant : travail, acteurs et parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présent et futur de l’ergonomie – Répondre aux défis actuels et être acteur des évolutions de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8183,298 +8183,298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role and Positioning of Observation in Ergonomics Approaches: A Research and Design Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 824, Springer, pp.1821-1828, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outiller l'observation de l'activité de travail. Quels processus de conception d'un dispositif technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e Congrès de la SELF. Présent et futur de l’ergonomie – Répondre aux défis actuels et être acteur des évolutions de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.543-547, 2017, Présent et futur de l’ergonomie – Répondre aux défis actuels et être acteur des évolutions de demain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId206"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8542,51 +8542,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C20C78C2"/>
+    <w:nsid w:val="0AA08682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8690,51 +8690,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="88F1EC08"/>
+    <w:nsid w:val="06F3BEC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8838,51 +8838,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="56CE2052"/>
+    <w:nsid w:val="0051F177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8986,51 +8986,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A9243355"/>
+    <w:nsid w:val="1076E36E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9226,51 +9226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Bouter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2578252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Gentric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gonzalo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42824-025-00174-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le&#160;bail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-220298" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563940v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belleghem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9728" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dabouis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9374" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Poley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8925" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poirier-Quinot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jouan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1351010X211045518" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5110711" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Laneyrie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brunet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Couix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fucks" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4389" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delmas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Darses" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7386" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boccara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogalski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delhomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2014.06.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1098" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1285" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delhomme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidal-Gomel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rogalski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630780v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2011.02.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V27Q35Z4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2010.08.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642886v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domm&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.110.1.117-128" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.110.1.117-128" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630781v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Domm&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.002.0046" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148116v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148139v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.275" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271700v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297553v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216567v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.311" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvenci-Langa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letourneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724926v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delavallade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tourne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cayon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tourneaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_84" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol Perez Toralla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_63" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779320v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_91" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_27" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336057v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329418" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088928v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Leduc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;," TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gindro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446198v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088981v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvinci-Langa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406022v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duvenci-Langa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Burkhardt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609032v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duvillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houlgate" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04027990v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441757v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402437v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0105" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402459v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0162" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441743v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069564v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4781/analyses-de-l-activite" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441790v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65527-7_13" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213536v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02052677v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tuchszirer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Oumeddour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960467v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446146v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088968v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_189" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406026v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162l6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Bouter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2578252" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142990v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Gentric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gonzalo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42824-025-00174-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le&#160;bail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-220298" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belleghem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9728" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dabouis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9374" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Poley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8925" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poirier-Quinot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jouan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1351010X211045518" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5110711" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Laneyrie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brunet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Couix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fucks" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4389" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delmas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Darses" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7386" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boccara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogalski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delhomme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2014.06.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1098" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279846v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1285" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delhomme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909282v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidal-Gomel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rogalski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2011.02.029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V27Q35Z4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2010.08.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.110.1.117-128" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Domm&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279849v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.110.1.117-128" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domm&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279851v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.002.0046" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148116v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148139v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297553v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216567v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.311" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.275" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvenci-Langa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letourneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delavallade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tourne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cayon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088809v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tourneaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_84" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol Perez Toralla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_63" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779320v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_91" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_27" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336057v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329418" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088928v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897303v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Leduc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gindro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088981v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvinci-Langa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924284v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406025v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Burkhardt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duvenci-Langa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406022v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446288v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609032v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duvillier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houlgate" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253409v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04027990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441757v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0162" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402437v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0105" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441743v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069564v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4781/analyses-de-l-activite" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441790v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65527-7_13" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213536v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02052677v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tuchszirer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Oumeddour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960467v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088968v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_189" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406026v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>