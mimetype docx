--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1274,248 +1274,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévention durable des risques professionnels au prisme du travail des préventeurs. Le cas de conseillers en prévention de la Mutualité Sociale Agricole (MSA).</w:t>
+                <w:t xml:space="preserve">Evaluation of a Passive Upper Limb Exoskeleton in Healthcare Workers during a Surgical Instrument Cleaning Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Poley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V Boccara</w:t>
+                <w:t xml:space="preserve">Bastien Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Farr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.8925⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (4), pp.3153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20043153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251128v1</w:t>
+                <w:t xml:space="preserve">hal-04289983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Passive Upper Limb Exoskeleton in Healthcare Workers during a Surgical Instrument Cleaning Task</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prévention durable des risques professionnels au prisme du travail des préventeurs. Le cas de conseillers en prévention de la Mutualité Sociale Agricole (MSA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+                <w:t xml:space="preserve">Yann Poley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (4), pp.3153. </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20043153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/activites.8925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289983v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural acoustic design: Observation of use cases including audio-only and multimodal auralizations</w:t>
               </w:r>
@@ -1625,261 +1625,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auralization uses in acoustical design: A survey study of acoustical consultants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enquête réflexive réciproque : un outil de recherche et de développement professionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian F.G. Katz</w:t>
+                <w:t xml:space="preserve">Elsa Laneyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5110711⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (16-2), 17p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.4389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155781v1</w:t>
+                <w:t xml:space="preserve">hal-02414983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enquête réflexive réciproque : un outil de recherche et de développement professionnel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auralization uses in acoustical design: A survey study of acoustical consultants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fucks</w:t>
+                <w:t xml:space="preserve">Brian F.G. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (16-2), 17p. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (6), pp.3446-3456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.4389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.5110711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414983v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ergoscénarisation : un enjeu majeur des environnements virtuels de formation</w:t>
               </w:r>
@@ -2513,725 +2513,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of students driver's self assessment accuracy during French driver training : self-assessments compared to instructors assessments in three risky driving situations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of students drivers’ self-assessment accuracy during French driver training : self-assessments compared to instructors assessments in three risky driving situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.1488-1496</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, pp.1488-1496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2011.02.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010261v1</w:t>
+                <w:t xml:space="preserve">hal-01140048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of driving-skill self-assessments during French driving training.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Delhomme</w:t>
+                <w:t xml:space="preserve">Development of students driver's self assessment accuracy during French driver training : self-assessments compared to instructors assessments in three risky driving situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Rogalski</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 43 (1), pp.241-246</w:t>
+              <w:t xml:space="preserve">, 2011, pp.1488-1496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00630780v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of student drivers’ self-assessment accuracy during French driver training: Self-assessments compared to instructors’ assessments in three risky driving situations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Delhomme</w:t>
+                <w:t xml:space="preserve">Time course of driving-skill self-assessments during French driving training.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Janine Rogalski</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 43, pp.1488-1496. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 43 (1), pp.241-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02279848v1</w:t>
+                <w:t xml:space="preserve">halshs-00630780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of driving-skill self-assessments during French driver training</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boccara</w:t>
+                <w:t xml:space="preserve">Development of student drivers’ self-assessment accuracy during French driver training: Self-assessments compared to instructors’ assessments in three risky driving situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 43 (1), pp.241-246. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2010.08.016⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 43, pp.1488-1496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2011.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142385v1</w:t>
+                <w:t xml:space="preserve">hal-02279848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of students drivers’ self-assessment accuracy during French driver training : self-assessments compared to instructors assessments in three risky driving situations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time course of driving-skill self-assessments during French driver training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Delhomme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.1488-1496. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2011.02.029⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 43 (1), pp.241-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2010.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01140048v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seniors’ perceived driving skill in a postlicense training program : comparison of instructors’ and self-assessments by seniors age and sex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boccara</w:t>
+                <w:t xml:space="preserve">Seniors' perceived driving skill within a postlicense training program: comparison of instructorsâ assessments and self-assessments by seniors' age and sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Rogalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motors Skills</w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 110 (1), pp.117-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2466/PMS.110.1.117-128⟩</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/pms.110.1.117-128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142366v1</w:t>
+                <w:t xml:space="preserve">hal-02279849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seniors' perceived driving skill in a postlicense training program: Comparison of instructors' assessments and self-assessments by seniors' age and sex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3240,233 +3279,194 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dommès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 110 (1), pp.117-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00630781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seniors' perceived driving skill within a postlicense training program: comparison of instructorsâ assessments and self-assessments by seniors' age and sex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Delhomme</w:t>
+                <w:t xml:space="preserve">Seniors’ perceived driving skill in a postlicense training program : comparison of instructors’ and self-assessments by seniors age and sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+              <w:t xml:space="preserve">Perceptual and Motors Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 110 (1), pp.117-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2466/pms.110.1.117-128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2466/PMS.110.1.117-128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279849v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seniors' perceived driving skill in a postlicense training program: comparison of instructors' assessments and self-assessments by seniors' age and sex</w:t>
               </w:r>
@@ -3622,51 +3622,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 110 (1), pp.117-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2466/PMS.110.1.117-128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140015v1</w:t>
@@ -4105,138 +4105,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter l'expérience des usagers dans le processus de conception d'un habitacle de véhicule pour mieux spécifier, concevoir et évaluer l'UX.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dabouis</w:t>
+                <w:t xml:space="preserve">Dans quelle mesure les simulations informatiques de l’activité humaine sont-elles réalistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque de Psychologie Ergonomique (EPIQUE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France. https://arpege-recherche.org/user/p./06.activites/03.colloques-epique/13.12e-colloque-epique/EPIQUE%202023_Paris-EVDG_Actes%20du%20Colloque.pdf</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297553v1</w:t>
+                <w:t xml:space="preserve">hal-04163953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions agroécologiques dans les systèmes agro-alimentaires : Quels défis pour l'ergonomie de l'activité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4278,381 +4308,351 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57eme congrès de la SELF - Développer l'élologie du travail, ressources indispensables au nouvelles formes de souverainetés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Ergonomie de la Langue Française - SELF, Oct 2023, Saint-Denis (Réunion), France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quelle mesure les simulations informatiques de l’activité humaine sont-elles réalistes ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Schumann</w:t>
+                <w:t xml:space="preserve">Représenter l'expérience des usagers dans le processus de conception d'un habitacle de véhicule pour mieux spécifier, concevoir et évaluer l'UX.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque de Psychologie Ergonomique (EPIQUE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France. https://arpege-recherche.org/user/p./06.activites/03.colloques-epique/13.12e-colloque-epique/EPIQUE%202023_Paris-EVDG_Actes%20du%20Colloque.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163953v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions towards sutainability in the case of food systems - Issues for ergonomists and ergonomics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boccara</w:t>
+                <w:t xml:space="preserve">Retrospective coding of the UX Design Process for UX Design enhancement in Design Agencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Organizational Design and Management Conference - ODAM2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.3105-3114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2023.311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216567v2</w:t>
+                <w:t xml:space="preserve">hal-04187239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective coding of the UX Design Process for UX Design enhancement in Design Agencies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Yannou</w:t>
+                <w:t xml:space="preserve">Transitions towards sutainability in the case of food systems - Issues for ergonomists and ergonomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Organizational Design and Management Conference - ODAM2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/pds.2023.311⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04187239v1</w:t>
+                <w:t xml:space="preserve">hal-04216567v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Internal Actors Diagnosis of Circular Economy in an Industrial SME</w:t>
               </w:r>
@@ -4876,51 +4876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de prévention auprès des affiliés à la Mutualité Sociale Agricole : le cas d'une recherche-intervention menée auprès des acteurs de la prévention de quatre caisses MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Poley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4995,862 +4995,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reflexive method to evaluate a new safety management program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V Boccara</w:t>
+                <w:t xml:space="preserve">From Regulated and Managed to Constructive Safety in the Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Judon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_84⟩</w:t>
+              <w:t xml:space="preserve">The 21st Triennial Congress of the International Ergonomics Association “HFE in a connected world”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.664-671, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088809v1</w:t>
+                <w:t xml:space="preserve">hal-03779320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is a Good Scenario in Vocational Training Design?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boccara</w:t>
+                <w:t xml:space="preserve">A reflexive method to evaluate a new safety management program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Létourneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sol Perez Toralla</w:t>
+                <w:t xml:space="preserve">Audrey Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 21st Congress of the International Ergonomics Association (IEA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nancy L. Black, W. Patrick Neumann, Ian Noy, Jun 2021, Vancouver, Canada. pp.446-453, </w:t>
+              <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.611-617, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441850v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Regulated and Managed to Constructive Safety in the Industry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+                <w:t xml:space="preserve">What is a Good Scenario in Vocational Training Design?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Judon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Sol Perez Toralla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st Triennial Congress of the International Ergonomics Association “HFE in a connected world”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.664-671, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 21st Congress of the International Ergonomics Association (IEA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nancy L. Black, W. Patrick Neumann, Ian Noy, Jun 2021, Vancouver, Canada. pp.446-453, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_91⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779320v1</w:t>
+                <w:t xml:space="preserve">hal-04441850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How holistic approaches of activity analysis in ergonomics renew training design?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+                <w:t xml:space="preserve">Atelier d’Échanges et de Recherche sur l’OBservation de l’Activité en Ergonomie (EROBAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the International Ergonomics Association (IEA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">54ème congrès de la SELF. Comment contribuer à un autre monde ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thierry Morlet &amp; Arnaud Tran Van (SELF), Sep 2019, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01889647v1</w:t>
+                <w:t xml:space="preserve">hal-02336057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier d’Échanges et de Recherche sur l’OBservation de l’Activité en Ergonomie (EROBAE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irène Gaillard</w:t>
+                <w:t xml:space="preserve">How holistic approaches of activity analysis in ergonomics renew training design?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème congrès de la SELF. Comment contribuer à un autre monde ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Congress of the International Ergonomics Association (IEA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Bagnara, R. Tartaglia, S. Albolino, T. Alexander, &amp; Y. Fujita, Aug 2018, Florence, Italy. pp. 233-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336057v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VICTEAMS: a virtual environment to train medical team leaders to interact with virtual subordinates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How is professionalization to safety at SNCF? General perception of experts and the case of signaller profession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Intelligent Virtual Agents (ACM IVA 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th UIC World Congress on rail Training 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rabat, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195504v1</w:t>
+                <w:t xml:space="preserve">hal-04088928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is professionalization to safety at SNCF? General perception of experts and the case of signaller profession</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VICTEAMS: a virtual environment to train medical team leaders to interact with virtual subordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Afoutni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Demulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th UIC World Congress on rail Training 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Intelligent Virtual Agents (ACM IVA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France. pp.241-243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3308532.3329418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088928v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réglementer le métier ou certifier la pratique des ergonomes ?</w:t>
               </w:r>
@@ -5961,51 +5961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploratory Study of the Issues of a Professionalization to the Industrial Safety in a French Railway Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6445,51 +6445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une démarche d'analyse de l'activité pour l'évaluation des dispositifs de développement des compétences de sécurité des salariés du secteur ferroviaire articulant « travail, acteurs et parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Duvenci-Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6553,51 +6553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une démarche d'analyse de l'activité pour l'évaluation de dispositifs de développement des compétences en sécurité des salariés du secteur ferroviaire articulant « travail, acteurs et parcours »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6825,51 +6825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 19th Triennial Congress of theInternational Ergonomics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7386,303 +7386,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler les démarches d’analyse du travail en ergonomie et didactique professionnelle pour la conception d’un EVAH</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Training Design Oriented by Works Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyses de l’activité. Perspectives pour la conception et la transformation des situations de formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Beyond Safety Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.117-126, 2018, SpringerBriefs in Applied Sciences and Technology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-65527-7_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441743v1</w:t>
+                <w:t xml:space="preserve">hal-04441790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multiniveaux de l’activité de médiation des formateurs</w:t>
+                <w:t xml:space="preserve">Articuler les démarches d’analyse du travail en ergonomie et didactique professionnelle pour la conception d’un EVAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Christine Vidal-Gomel. </w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Vidal-Gomez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyses de l'activité : perspectives pour la conception et la transformation des situations de formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analyses de l’activité. Perspectives pour la conception et la transformation des situations de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.73-88, 2018, 978-2-7535-6634-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04069564v1</w:t>
+                <w:t xml:space="preserve">hal-04441743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training Design Oriented by Works Analysis</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse multiniveaux de l’activité de médiation des formateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Rogalski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Vidal-Gomel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond Safety Training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.117-126, 2018, SpringerBriefs in Applied Sciences and Technology, </w:t>
+              <w:t xml:space="preserve">Analyses de l'activité : perspectives pour la conception et la transformation des situations de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-65527-7_13⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-135, 2018, 9782753566347</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441790v1</w:t>
+                <w:t xml:space="preserve">hal-04069564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des référentiels comme des outils pour les formateurs ? Réflexions à partir de la formation initiale à la conduite automobile. In: Les référentiels contre l'activité, en formation, gestion, certification</w:t>
               </w:r>
@@ -7808,51 +7808,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multiples facettes de la formation professionnelle des salariés âgés : des questions anciennes dans un contexte renouvelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8057,51 +8057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une évaluation des dispositifs de professionnalisation à la sécurité des salariés du secteur ferroviaire, articulant : travail, acteurs et parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8223,64 +8223,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8366,51 +8366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8542,51 +8542,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AA08682"/>
+    <w:nsid w:val="39E521D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8690,51 +8690,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06F3BEC9"/>
+    <w:nsid w:val="35F8CE22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8838,51 +8838,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0051F177"/>
+    <w:nsid w:val="14B5233F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8986,51 +8986,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1076E36E"/>
+    <w:nsid w:val="74131523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9226,51 +9226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162l6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Bouter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2578252" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142990v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Gentric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gonzalo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42824-025-00174-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le&#160;bail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-220298" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belleghem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9728" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dabouis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9374" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Poley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8925" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poirier-Quinot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jouan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1351010X211045518" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5110711" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Laneyrie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brunet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Couix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fucks" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4389" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delmas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Darses" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7386" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boccara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogalski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delhomme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2014.06.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1098" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279846v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1285" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delhomme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909282v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidal-Gomel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rogalski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2011.02.029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V27Q35Z4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2010.08.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.110.1.117-128" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Domm&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279849v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.110.1.117-128" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domm&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279851v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.002.0046" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148116v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148139v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297553v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216567v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.311" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.275" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvenci-Langa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letourneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delavallade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tourne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cayon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088809v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tourneaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_84" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol Perez Toralla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_63" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779320v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_91" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_27" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336057v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329418" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088928v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897303v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Leduc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gindro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088981v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvinci-Langa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924284v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406025v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Burkhardt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duvenci-Langa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406022v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446288v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609032v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duvillier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houlgate" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253409v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04027990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441757v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0162" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402437v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0105" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441743v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069564v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4781/analyses-de-l-activite" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441790v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65527-7_13" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213536v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02052677v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tuchszirer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Oumeddour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960467v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088968v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_189" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406026v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162l6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Bouter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2578252" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142990v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Gentric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gonzalo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42824-025-00174-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le&#160;bail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-220298" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belleghem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9728" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dabouis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9374" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Poley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8925" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poirier-Quinot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jouan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1351010X211045518" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Laneyrie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Couix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fucks" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4389" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5110711" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delmas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Darses" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7386" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boccara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogalski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delhomme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2014.06.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1098" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279846v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1285" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delhomme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909282v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidal-Gomel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rogalski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2011.02.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V27Q35Z4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630780v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279848v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2010.08.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.110.1.117-128" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Domm&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142366v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.110.1.117-128" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domm&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279851v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.002.0046" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148116v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148139v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297553v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187239v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.311" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216567v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.275" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvenci-Langa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letourneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delavallade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tourne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cayon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779320v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_91" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tourneaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_84" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol Perez Toralla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_63" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889647v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_27" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088928v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195504v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329418" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897303v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Leduc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gindro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088981v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvinci-Langa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924284v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406025v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Burkhardt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duvenci-Langa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406022v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446288v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609032v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duvillier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houlgate" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253409v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04027990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441757v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0162" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402437v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0105" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441790v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65527-7_13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441743v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069564v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4781/analyses-de-l-activite" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213536v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02052677v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tuchszirer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Oumeddour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960467v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088968v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_189" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406026v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>