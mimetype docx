--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,1002 +66,1002 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas cidadão: consolidando a agricultura familiar do Planalto Santareno. Diagnóstico realizado nos municípios de Santarém, Mojuí dos Campos e Belterra, Pará, Amazônia brasileira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Piva da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Abreu dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NAEA, 169 p., 2025, 978-85-7143-256-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-STAMP: A spatial model representing the use and fate of pesticides over the long term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dufleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Lavarenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 959, pp.178225. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARRA, histoire d'un modèle de simulation des cultures pour les zones intertropicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lavarenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vaksmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34, pp.18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2025018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping cropping systems and associated practices to characterize pesticide pollution over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dufleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22 (S1), pp.64-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ers.2023.1762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écoles-acteurs en Guadeloupe, un espace de débat sur les pollutions agricoles et le devenir de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Jannoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (9), 8 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cagri/2020046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre visible les impacts des pesticides du soja : contributions et limites d’un observatoire de science citoyenne à Santarém, Amazonie brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Wagner Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Volume 21 numéro 3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.33716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of surface water reveals land pesticide contamination: an application for the determination of chlordecone-polluted areas in Guadeloupe, French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27, pp.41132-41142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-020-10718-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958848v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05431475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1079,103 +1079,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-STAMP : un modèle spatial pour représenter l'utilisation et le devenir des pesticides à l'échelle des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dufleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Lavarenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Café-MTD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MTD, Sep 2025, Montpellier, France. 37 p</w:t>
@@ -1204,103 +1204,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire les données d'entrées du modèle Agri-STAMP : Cartographie des zones agricoles et des pratiques associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dufleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet GESSICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet GESSICA, May 2023, Pointe-à-Pitre, Guadeloupe. pp.6</w:t>
@@ -1329,103 +1329,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-STAMP : un modèle pour représenter les usages historiques des pesticides et leur devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dufleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet GESSICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet GESSICA, May 2023, Pointe-à-Pitre, Guadeloupe. pp.5</w:t>
@@ -1454,103 +1454,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir des indicateurs environnementaux dans l'espace et dans le temps pour contribuer à identifier des facteurs de risques de cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dufleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet GESSICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet GESSICA, May 2023, Pointe-à-Pitre, Guadeloupe. pp.7</w:t>
@@ -1573,355 +1573,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynPestSols : un modèle pour représenter les pressions agricoles dues aux pesticides sur le long terme à l'échelle des territoires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Potentialités des frises chrono-systémiques et des cartographies narratives pour communiquer sur les trajectoires des socio-écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gradeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CPSN; CLoReCA, Dec 2022, Le Gosier, Guadeloupe. 5 p</w:t>
+              <w:t xml:space="preserve">Journées Prospectives INEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180324v1</w:t>
+                <w:t xml:space="preserve">hal-03828948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités des frises chrono-systémiques et des cartographies narratives pour communiquer sur les trajectoires des socio-écosystèmes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">DynPestSols : un modèle pour représenter les pressions agricoles dues aux pesticides sur le long terme à l'échelle des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dufleit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Prospectives INEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CPSN; CLoReCA, Dec 2022, Le Gosier, Guadeloupe. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828948v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet GESSICa - Facteurs de risque environnementaux et inégalités sociales associés aux cancers en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dufleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bhakkan-Mambir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Estimer les expositions aux pesticides : données et approches géographiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Santé publique France, Jun 2022, Saint-Maurice, France. 1 p</w:t>
@@ -1950,103 +1950,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les école-acteurs : un espace de débat de la question des pollutions agricoles aux Antilles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche "L'innovation dans l’agrodéveloppement : approches et conditions de sa diffusion dans les pays en développement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTOM, Jan 2018, Cergy-Pontoise, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2071,64 +2071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suivi de la contamination des écosystèmes par les pesticides OPA-C : un dispositif de bassins versants instrumentés aux Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Adèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2526,51 +2526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182844v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lavarenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046043v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lavarenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaksmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nunes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1762" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Jannoyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020046" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03849730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Wagner Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Piva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33716" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rochette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10718-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Piva da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abreu dos Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nasuti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Wagner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gradeler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhakkan-Mambir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ad&#232;le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Arnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maduro de Abreu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayton Fernandes de &#193;vila" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Litre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes Pereira da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyel Victor Pereira de Carvalho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Piva da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abreu dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nasuti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Wagner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lavarenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178225" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046043v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lavarenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaksmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nunes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1762" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Jannoyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03849730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Wagner Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Piva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33716" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rochette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10718-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gradeler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhakkan-Mambir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ad&#232;le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Arnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maduro de Abreu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayton Fernandes de &#193;vila" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Litre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes Pereira da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyel Victor Pereira de Carvalho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>