--- v1 (2026-04-06)
+++ v2 (2026-05-13)
@@ -66,2320 +66,2445 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas cidadão: consolidando a agricultura familiar do Planalto Santareno. Diagnóstico realizado nos municípios de Santarém, Mojuí dos Campos e Belterra, Pará, Amazônia brasileira</w:t>
+                <w:t xml:space="preserve">Suivi et modélisation des pressions pesticides agricoles en Outre-Mer - Présentation des activités de stage S2 2026</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Piva da Silva</w:t>
+                <w:t xml:space="preserve">Jeremy Lavarenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Coudel</w:t>
+                <w:t xml:space="preserve">Vincent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Abreu dos Santos</w:t>
+                <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Nasuti</w:t>
+                <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Wagner</w:t>
+                <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'animation scientifique au CAEC "Le suivi et la modélisation des pressions pesticides agricoles en outre-mer"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD, Apr 2026, Le Lamentin, Martinique. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431475v1</w:t>
+                <w:t xml:space="preserve">hal-05619537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agri-STAMP : un modèle spatial pour représenter l'utilisation et le devenir des pesticides à l'échelle des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dufleit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lavarenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café-MTD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MTD, Sep 2025, Montpellier, France. 37 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire les données d'entrées du modèle Agri-STAMP : Cartographie des zones agricoles et des pratiques associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dufleit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de restitution du projet GESSICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet GESSICA, May 2023, Pointe-à-Pitre, Guadeloupe. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agri-STAMP : un modèle pour représenter les usages historiques des pesticides et leur devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dufleit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de restitution du projet GESSICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet GESSICA, May 2023, Pointe-à-Pitre, Guadeloupe. pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir des indicateurs environnementaux dans l'espace et dans le temps pour contribuer à identifier des facteurs de risques de cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dufleit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de restitution du projet GESSICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet GESSICA, May 2023, Pointe-à-Pitre, Guadeloupe. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DynPestSols : un modèle pour représenter les pressions agricoles dues aux pesticides sur le long terme à l'échelle des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dufleit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CPSN; CLoReCA, Dec 2022, Le Gosier, Guadeloupe. 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potentialités des frises chrono-systémiques et des cartographies narratives pour communiquer sur les trajectoires des socio-écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gradeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Prospectives INEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet GESSICa - Facteurs de risque environnementaux et inégalités sociales associés aux cancers en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dufleit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bhakkan-Mambir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Estimer les expositions aux pesticides : données et approches géographiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Santé publique France, Jun 2022, Saint-Maurice, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les école-acteurs : un espace de débat de la question des pollutions agricoles aux Antilles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche "L'innovation dans l’agrodéveloppement : approches et conditions de sa diffusion dans les pays en développement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTOM, Jan 2018, Cergy-Pontoise, France. 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le suivi de la contamination des écosystèmes par les pesticides OPA-C : un dispositif de bassins versants instrumentés aux Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Adèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bajazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44. Congrès du Groupe Français des Pesticides : "Protection des cultures et santé environmentale : héritages et conceptions nouvelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA.; Université des Antilles et de la Guyane (UAG). Schoelcher, FRA.; Institut de Recherche pour le Développement (IRD). FRA., 2014, Schoelcher, Martinique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-STAMP: A spatial model representing the use and fate of pesticides over the long term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelise Tran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Victor Dufleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Lavarenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 959, pp.178225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARRA, histoire d'un modèle de simulation des cultures pour les zones intertropicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lavarenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vaksmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34, pp.18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cagri/2025018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping cropping systems and associated practices to characterize pesticide pollution over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dufleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bonnal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22 (S1), pp.64-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ers.2023.1762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écoles-acteurs en Guadeloupe, un espace de débat sur les pollutions agricoles et le devenir de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Jannoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (9), 8 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cagri/2020046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre visible les impacts des pesticides du soja : contributions et limites d’un observatoire de science citoyenne à Santarém, Amazonie brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Wagner Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Volume 21 numéro 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.33716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of surface water reveals land pesticide contamination: an application for the determination of chlordecone-polluted areas in Guadeloupe, French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27, pp.41132-41142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-020-10718-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-STAMP : un modèle spatial pour représenter l'utilisation et le devenir des pesticides à l'échelle des territoires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Lavarenne</w:t>
+                <w:t xml:space="preserve">Atlas cidadão: consolidando a agricultura familiar do Planalto Santareno. Diagnóstico realizado nos municípios de Santarém, Mojuí dos Campos e Belterra, Pará, Amazônia brasileira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Piva da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Abreu dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...947 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NAEA, 169 p., 2025, 978-85-7143-256-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Adèle</w:t>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-01594994v1</w:t>
+                <w:t xml:space="preserve">hal-05431475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnósticos socioambientais de base municipal: uma plataforma de dados para comunicação e informação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maduro de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kayton Fernandes de Ávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Litre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romero Gomes Pereira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danyel Victor Pereira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nasuti Stéphanie (ed.); Bursztyn Marcel (ed.); Saito Carlos (ed.); Bonnet Marie-Paule (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dinâmicas socioambientais no brasil: atores, processos e políticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora IABS, pp.65-81, 2022, 978-65-87999-33-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2526,51 +2651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Piva da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abreu dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nasuti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Wagner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lavarenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178225" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046043v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lavarenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaksmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nunes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1762" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Jannoyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03849730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Wagner Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Piva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33716" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rochette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10718-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gradeler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhakkan-Mambir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ad&#232;le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Arnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maduro de Abreu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayton Fernandes de &#193;vila" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Litre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes Pereira da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyel Victor Pereira de Carvalho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lavarenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180695v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gradeler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhakkan-Mambir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594994v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ad&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Arnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178225" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046043v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lavarenne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaksmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nunes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1762" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Jannoyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020046" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03849730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Wagner Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Piva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33716" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rochette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10718-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Piva da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abreu dos Santos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nasuti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Wagner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maduro de Abreu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayton Fernandes de &#193;vila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Litre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes Pereira da Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyel Victor Pereira de Carvalho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>